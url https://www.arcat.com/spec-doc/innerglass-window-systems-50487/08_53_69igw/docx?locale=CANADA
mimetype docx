--- v0 (2026-02-26)
+++ v1 (2026-04-30)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/innerglass.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_A060DB" descr="https://www.arcat.com/clients/gfx/innerglass.png"/>
+              <wp:docPr id="1" name="Picture rId_E1F1DC" descr="https://www.arcat.com/clients/gfx/innerglass.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_A060DB" descr="https://www.arcat.com/clients/gfx/innerglass.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_E1F1DC" descr="https://www.arcat.com/clients/gfx/innerglass.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_A060DB"/>
+                      <a:blip r:link="rId_E1F1DC"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -181,91 +181,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Innerglass Window Systems, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>15 Herman Dr., Suite D</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Simsbury, CT 06070</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 860-651-3951</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E88AB2_1" w:history="1">
+      <w:hyperlink r:id="rId_8074A7_1" w:history="1">
         <w:tooltip>request info (david@stormwindows.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (david@stormwindows.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E88AB2_2" w:history="1">
+      <w:hyperlink r:id="rId_8074A7_2" w:history="1">
         <w:tooltip>https://stormwindows.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://stormwindows.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E88AB2_3" w:history="1">
+      <w:hyperlink r:id="rId_8074A7_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Innerglass Storm windows: U.S. Made and Disabled Veteran Owned.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Innerglass Window Systems manufactures custom glass interior storm windows for energy conservation and soundproofing. Interior storm windows that outperform almost any replacement yet maintains the integrity and beauty of your historic windows. It automatically conforms to the opening, compensating for out of square conditions. No sub-frame needed. All glazing options available. Easy do-it-yourself installation.</w:t>
       </w:r>
       <w:r>
@@ -927,66 +927,66 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Innerglass Window Systems, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>15 Herman Dr., Suite D</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Simsbury, CT 06070</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 860-651-3951</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B665ED_1" w:history="1">
+      <w:hyperlink r:id="rId_F0D247_1" w:history="1">
         <w:tooltip>request info (david@stormwindows.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (david@stormwindows.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B665ED_2" w:history="1">
+      <w:hyperlink r:id="rId_F0D247_2" w:history="1">
         <w:tooltip>https://stormwindows.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://stormwindows.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -3505,81 +3505,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_A060DB"
+  Id="rId_E1F1DC"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/innerglass.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E88AB2_1"
+  Id="rId_8074A7_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Innerglass%252BWindow%252BSystems&amp;message=RE%253A%2520Spec%2520Question%2520(08530igw)%253A%2520&amp;coid=50487&amp;spec=08530igw&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E88AB2_2"
+  Id="rId_8074A7_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://stormwindows.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E88AB2_3"
+  Id="rId_8074A7_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/innerglass-window-systems-50487"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B665ED_1"
+  Id="rId_F0D247_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Innerglass%252BWindow%252BSystems&amp;message=RE%253A%2520Spec%2520Question%2520(08530igw)%253A%2520&amp;coid=50487&amp;spec=08530igw&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B665ED_2"
+  Id="rId_F0D247_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://stormwindows.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>