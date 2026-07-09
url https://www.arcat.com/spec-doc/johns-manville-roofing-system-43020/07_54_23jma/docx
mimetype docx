--- v0 (2025-12-13)
+++ v1 (2026-07-09)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/johns_manville_roofing.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_BE92E8" descr="https://www.arcat.com/clients/gfx/johns_manville_roofing.png"/>
+              <wp:docPr id="1" name="Picture rId_8ECC7F" descr="https://www.arcat.com/clients/gfx/johns_manville_roofing.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_BE92E8" descr="https://www.arcat.com/clients/gfx/johns_manville_roofing.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_8ECC7F" descr="https://www.arcat.com/clients/gfx/johns_manville_roofing.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_BE92E8"/>
+                      <a:blip r:link="rId_8ECC7F"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Denver, CO 80217-5108</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-654-3103</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 303-978-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 303-978-2071</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C5F29C_1" w:history="1">
+      <w:hyperlink r:id="rId_37DE1B_1" w:history="1">
         <w:tooltip>request info (rsspecservices@jm.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (rsspecservices@jm.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C5F29C_2" w:history="1">
+      <w:hyperlink r:id="rId_37DE1B_2" w:history="1">
         <w:tooltip>https://www.jm.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.jm.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C5F29C_3" w:history="1">
+      <w:hyperlink r:id="rId_37DE1B_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Johns Manville is a leading manufacturer and marketer of premium-quality insulation and commercial roofing, along with glass fibers and nonwovens for commercial, industrial, and residential applications. Our history goes back to 1858, when the H.W. Johns Manufacturing Company began operations out of a tenement building in New York City. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Today, our products are used in a wide variety of industries including building products, aerospace, automotive and transportation, filtration, commercial interiors, waterproofing and wind energy. A proud member of the Berkshire Hathaway family of companies, we serve customers in more than 80 countries around the globe. </w:t>
       </w:r>
       <w:r>
@@ -1967,66 +1967,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Denver, CO 80217-5108</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-654-3103</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 303-978-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 303-978-2071</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2F3E3E_1" w:history="1">
+      <w:hyperlink r:id="rId_985CDE_1" w:history="1">
         <w:tooltip>request info (rsspecservices@jm.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (rsspecservices@jm.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2F3E3E_2" w:history="1">
+      <w:hyperlink r:id="rId_985CDE_2" w:history="1">
         <w:tooltip>https://www.jm.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.jm.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -10513,81 +10513,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_BE92E8"
+  Id="rId_8ECC7F"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/johns_manville_roofing.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C5F29C_1"
+  Id="rId_37DE1B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Johns%252BManville%252BRoofing%252BSystem&amp;message=RE%253A%2520Spec%2520Question%2520(07545jma)%253A%2520&amp;coid=43020&amp;spec=07545jma&amp;rep=&amp;fax=303-978-2071"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C5F29C_2"
+  Id="rId_37DE1B_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.jm.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C5F29C_3"
+  Id="rId_37DE1B_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/johns-manville-roofing-system-43020"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2F3E3E_1"
+  Id="rId_985CDE_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Johns%252BManville%252BRoofing%252BSystem&amp;message=RE%253A%2520Spec%2520Question%2520(07545jma)%253A%2520&amp;coid=43020&amp;spec=07545jma&amp;rep=&amp;fax=303-978-2071"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2F3E3E_2"
+  Id="rId_985CDE_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.jm.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>