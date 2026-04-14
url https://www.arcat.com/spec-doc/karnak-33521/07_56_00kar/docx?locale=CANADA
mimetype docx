--- v0 (2025-10-01)
+++ v1 (2026-04-14)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/karnak.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="1905000" cy="476250"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_22DE9B" descr="https://www.arcat.com/clients/gfx/karnak.png"/>
+              <wp:docPr id="1" name="Picture rId_BB3D0C" descr="https://www.arcat.com/clients/gfx/karnak.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_22DE9B" descr="https://www.arcat.com/clients/gfx/karnak.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_BB3D0C" descr="https://www.arcat.com/clients/gfx/karnak.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_22DE9B"/>
+                      <a:blip r:link="rId_BB3D0C"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1905000" cy="476250"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -138,51 +138,51 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Copyright 2016 - 2025 ARCAT, Inc. - All rights reserved</w:t>
+        <w:t>Copyright 2016 - 2026 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** KARNAK; roof coatings.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
@@ -196,91 +196,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Clark, NJ 07066</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-526-4236</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 732-388-0300</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 732-388-9422</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_81A059_1" w:history="1">
+      <w:hyperlink r:id="rId_A4652E_1" w:history="1">
         <w:tooltip>request info (info@karnakcorp.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@karnakcorp.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_81A059_2" w:history="1">
+      <w:hyperlink r:id="rId_A4652E_2" w:history="1">
         <w:tooltip>https://www.karnakcorp.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.karnakcorp.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_81A059_3" w:history="1">
+      <w:hyperlink r:id="rId_A4652E_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Karnak manufactures a complete line of reflective coatings, cements and sealants for roofing and waterproofing. Karnak is the leading manufacturer of Energy Star labeled coatings. Products are tested for fire resistance and wind uplift by UL and FM. Products are certified to comply with ASTM Specifications by UL Laboratories. Karnak Energy Star labeled coatings can help buildings obtain LEED points. Products are CRRC listed.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1124,66 +1124,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Clark, NJ 07066</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-526-4236</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 732-388-0300</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 732-388-9422</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3ED3A3_1" w:history="1">
+      <w:hyperlink r:id="rId_A4E10B_1" w:history="1">
         <w:tooltip>request info (info@karnakcorp.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@karnakcorp.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3ED3A3_2" w:history="1">
+      <w:hyperlink r:id="rId_A4E10B_2" w:history="1">
         <w:tooltip>https://www.karnakcorp.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.karnakcorp.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -5438,81 +5438,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_22DE9B"
+  Id="rId_BB3D0C"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/karnak.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_81A059_1"
+  Id="rId_A4652E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=KARNAK&amp;message=RE%253A%2520Spec%2520Question%2520(07560kar)%253A%2520&amp;coid=33521&amp;spec=07560kar&amp;rep=&amp;fax=732-388-9422"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_81A059_2"
+  Id="rId_A4652E_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.karnakcorp.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_81A059_3"
+  Id="rId_A4652E_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/karnak-33521"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3ED3A3_1"
+  Id="rId_A4E10B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=KARNAK&amp;message=RE%253A%2520Spec%2520Question%2520(07560kar)%253A%2520&amp;coid=33521&amp;spec=07560kar&amp;rep=&amp;fax=732-388-9422"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3ED3A3_2"
+  Id="rId_A4E10B_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.karnakcorp.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>