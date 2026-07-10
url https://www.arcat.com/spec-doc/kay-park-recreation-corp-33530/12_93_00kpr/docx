--- v0 (2026-04-23)
+++ v1 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/kaypark.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_2A0E25" descr="https://www.arcat.com/clients/gfx/kaypark.png"/>
+              <wp:docPr id="1" name="Picture rId_0EA65D" descr="https://www.arcat.com/clients/gfx/kaypark.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_2A0E25" descr="https://www.arcat.com/clients/gfx/kaypark.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_0EA65D" descr="https://www.arcat.com/clients/gfx/kaypark.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_2A0E25"/>
+                      <a:blip r:link="rId_0EA65D"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Janesville, IA 50647</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-553-2476</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 319-987-2313</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 319-987-2900</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BA7EBF_1" w:history="1">
+      <w:hyperlink r:id="rId_D4FAFC_1" w:history="1">
         <w:tooltip>request info (sales@kaypark.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@kaypark.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BA7EBF_2" w:history="1">
+      <w:hyperlink r:id="rId_D4FAFC_2" w:history="1">
         <w:tooltip>https://kaypark.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://kaypark.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BA7EBF_3" w:history="1">
+      <w:hyperlink r:id="rId_D4FAFC_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Kay Park Recreation has been a manufacturer of commercial outdoor furniture since 1954. We offer a large selection of park and playground equipment and commercial grade site furnishings, including outdoor tables, grills, benches, trash containers, drinking fountains, planters, umbrellas, bollards, shade canopies and bike racks. We have a complete line of bleachers and grandstands, as well as some outdoor athletic equipment, play systems and a rental-duty fiberglass pedal boat. Please browse through our selection and feel free to contact us if you have any questions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -945,66 +945,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Janesville, IA 50647</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-553-2476</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 319-987-2313</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 319-987-2900</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_693913_1" w:history="1">
+      <w:hyperlink r:id="rId_ECD9D8_1" w:history="1">
         <w:tooltip>request info (sales@kaypark.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@kaypark.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_693913_2" w:history="1">
+      <w:hyperlink r:id="rId_ECD9D8_2" w:history="1">
         <w:tooltip>https://kaypark.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://kaypark.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -21571,81 +21571,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_2A0E25"
+  Id="rId_0EA65D"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/kaypark.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BA7EBF_1"
+  Id="rId_D4FAFC_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Kay%252BPark%252BRecreation%252BCorp.&amp;message=RE%253A%2520Spec%2520Question%2520(02870kpr)%253A%2520&amp;coid=33530&amp;spec=02870kpr&amp;rep=&amp;fax=319-987-2900"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BA7EBF_2"
+  Id="rId_D4FAFC_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://kaypark.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BA7EBF_3"
+  Id="rId_D4FAFC_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/kay-park-recreation-corp-33530"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_693913_1"
+  Id="rId_ECD9D8_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Kay%252BPark%252BRecreation%252BCorp.&amp;message=RE%253A%2520Spec%2520Question%2520(02870kpr)%253A%2520&amp;coid=33530&amp;spec=02870kpr&amp;rep=&amp;fax=319-987-2900"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_693913_2"
+  Id="rId_ECD9D8_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://kaypark.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>