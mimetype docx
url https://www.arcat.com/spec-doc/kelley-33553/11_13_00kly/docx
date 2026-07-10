--- v0 (2026-04-27)
+++ v1 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/kelley_entre.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_44DA65" descr="https://www.arcat.com/clients/gfx/kelley_entre.png"/>
+              <wp:docPr id="1" name="Picture rId_7ACD56" descr="https://www.arcat.com/clients/gfx/kelley_entre.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_44DA65" descr="https://www.arcat.com/clients/gfx/kelley_entre.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_7ACD56" descr="https://www.arcat.com/clients/gfx/kelley_entre.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_44DA65"/>
+                      <a:blip r:link="rId_7ACD56"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1612 Hutton Dr., Suite 140</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Carrollton, TX 75006</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-558-6960</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 972-389-4752</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0E85E8_1" w:history="1">
+      <w:hyperlink r:id="rId_9D82D8_1" w:history="1">
         <w:tooltip>request info (Kelley@4frontes.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (Kelley@4frontes.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0E85E8_2" w:history="1">
+      <w:hyperlink r:id="rId_9D82D8_2" w:history="1">
         <w:tooltip>https://kelleydocksolutions.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://kelleydocksolutions.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0E85E8_3" w:history="1">
+      <w:hyperlink r:id="rId_9D82D8_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>The Kelley brand was established in 1953 with the invention of the world's first counterbalanced dock leveler. Today the Kelley product line includes dock levelers, vehicle restraints, integrated control systems, dock seals and shelters, HVLS warehouse fans, ergonomic scissor lift tables and a full array of products and services specifically designed to support customers' sustainability initiatives.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Kelley's comprehensive offerings include commercial sectional doors, loading dock equipment, HVLS warehouse fans, and high-performance dock seals &amp; shelters. Kelley loading dock products are sold through an extensive network of trained dealers who provide superior installation and service. In North America, the distributor network extends throughout the U.S., Canada and Mexico.</w:t>
       </w:r>
     </w:p>
@@ -974,66 +974,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1612 Hutton Dr., Suite 140</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Carrollton, TX 75006</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-558-6960</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 972-389-4752</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1FD91C_1" w:history="1">
+      <w:hyperlink r:id="rId_EE7C36_1" w:history="1">
         <w:tooltip>request info (Kelley@4frontes.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (Kelley@4frontes.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1FD91C_2" w:history="1">
+      <w:hyperlink r:id="rId_EE7C36_2" w:history="1">
         <w:tooltip>https://kelleydocksolutions.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://kelleydocksolutions.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -33540,81 +33540,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_44DA65"
+  Id="rId_7ACD56"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/kelley_entre.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0E85E8_1"
+  Id="rId_9D82D8_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Kelley&amp;message=RE%253A%2520Spec%2520Question%2520(11160kly)%253A%2520&amp;coid=33553&amp;spec=11160kly&amp;rep=&amp;fax=972-389-4752"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0E85E8_2"
+  Id="rId_9D82D8_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://kelleydocksolutions.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0E85E8_3"
+  Id="rId_9D82D8_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/kelley-33553"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1FD91C_1"
+  Id="rId_EE7C36_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Kelley&amp;message=RE%253A%2520Spec%2520Question%2520(11160kly)%253A%2520&amp;coid=33553&amp;spec=11160kly&amp;rep=&amp;fax=972-389-4752"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1FD91C_2"
+  Id="rId_EE7C36_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://kelleydocksolutions.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>