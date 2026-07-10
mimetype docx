--- v0 (2026-04-22)
+++ v1 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/kenyonin.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_41C509" descr="https://www.arcat.com/clients/gfx/kenyonin.png"/>
+              <wp:docPr id="1" name="Picture rId_7C0F64" descr="https://www.arcat.com/clients/gfx/kenyonin.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_41C509" descr="https://www.arcat.com/clients/gfx/kenyonin.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_7C0F64" descr="https://www.arcat.com/clients/gfx/kenyonin.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_41C509"/>
+                      <a:blip r:link="rId_7C0F64"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>P. O. Box 925, 8 Heritage Park Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Clinton, CT 06413</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 860-664-4906</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 860-664-4907</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_910551_1" w:history="1">
+      <w:hyperlink r:id="rId_CD0FC0_1" w:history="1">
         <w:tooltip>request info (Hello@CookWithKenyon.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (Hello@CookWithKenyon.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_910551_2" w:history="1">
+      <w:hyperlink r:id="rId_CD0FC0_2" w:history="1">
         <w:tooltip>https://www.cookwithkenyon.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.cookwithkenyon.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_910551_3" w:history="1">
+      <w:hyperlink r:id="rId_CD0FC0_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Kenyon designs and builds all their products in Clinton, Connecticut. As the largest manufacturer in North America of two burner ceramic glass cooktops and stainless-steel electric grills, Kenyon utilizes the latest in production technology to compete worldwide. Many of Kenyon's products have received distinguished awards:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>In April 2011, the Kenyon Custom SilKEN Induction Cooking System was awarded the Silver EID (Excellence in Design) award in the major appliances and HVAC category by Appliance Design magazine's 24th Annual Excellence in Design Award Competition.</w:t>
       </w:r>
       <w:r>
@@ -722,66 +722,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>P. O. Box 925, 8 Heritage Park Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Clinton, CT 06413</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 860-664-4906</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 860-664-4907</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B1DC88_1" w:history="1">
+      <w:hyperlink r:id="rId_B08EDE_1" w:history="1">
         <w:tooltip>request info (Hello@CookWithKenyon.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (Hello@CookWithKenyon.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B1DC88_2" w:history="1">
+      <w:hyperlink r:id="rId_B08EDE_2" w:history="1">
         <w:tooltip>https://www.cookwithkenyon.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.cookwithkenyon.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -9356,81 +9356,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_41C509"
+  Id="rId_7C0F64"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/kenyonin.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_910551_1"
+  Id="rId_CD0FC0_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Kenyon%252BInternational%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(11450ken)%253A%2520&amp;coid=43662&amp;spec=11450ken&amp;rep=&amp;fax=860-664-4907"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_910551_2"
+  Id="rId_CD0FC0_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.cookwithkenyon.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_910551_3"
+  Id="rId_CD0FC0_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/kenyon-international-inc-43662"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B1DC88_1"
+  Id="rId_B08EDE_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Kenyon%252BInternational%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(11450ken)%253A%2520&amp;coid=43662&amp;spec=11450ken&amp;rep=&amp;fax=860-664-4907"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B1DC88_2"
+  Id="rId_B08EDE_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.cookwithkenyon.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>