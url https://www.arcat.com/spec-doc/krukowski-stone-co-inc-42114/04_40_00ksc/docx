--- v0 (2025-12-16)
+++ v1 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/krukowsk.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_CA278F" descr="https://www.arcat.com/clients/gfx/krukowsk.png"/>
+              <wp:docPr id="1" name="Picture rId_BD27C4" descr="https://www.arcat.com/clients/gfx/krukowsk.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_CA278F" descr="https://www.arcat.com/clients/gfx/krukowsk.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_BD27C4" descr="https://www.arcat.com/clients/gfx/krukowsk.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_CA278F"/>
+                      <a:blip r:link="rId_BD27C4"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Mosinee, WI 54455</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-628-0314</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 715-693-6300</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 715-693-7223</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_50959C_1" w:history="1">
+      <w:hyperlink r:id="rId_600D8C_1" w:history="1">
         <w:tooltip>request info (JoanieW@Krukowskistone.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (JoanieW@Krukowskistone.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_50959C_2" w:history="1">
+      <w:hyperlink r:id="rId_600D8C_2" w:history="1">
         <w:tooltip>https://www.krukowskistone.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.krukowskistone.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_50959C_3" w:history="1">
+      <w:hyperlink r:id="rId_600D8C_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Krukowski Stone Company, Inc. has been quarriers and fabricators of natural Wisconsin stone since 1978. Since then, new product lines and new fabrication techniques have developed. Years of hard work, expansions of facilities, quarries, equipment and employees has resulted in Krukowski Stone Company's continued success and growth.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>The corporate office, beautiful showroom, and manufacturing facilities are all located at 162445 County Road C, Mosinee WI. The office and showrooms feature a full array of natural architectural and landscaping stones. Our showroom is filled with many inspiring ideas for all your stone dreams. Whether it be for your house, or your yard, Krukowski Stone has the perfect product for you.</w:t>
       </w:r>
     </w:p>
@@ -1238,66 +1238,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Mosinee, WI 54455</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-628-0314</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 715-693-6300</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 715-693-7223</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D99E28_1" w:history="1">
+      <w:hyperlink r:id="rId_415299_1" w:history="1">
         <w:tooltip>request info (JoanieW@Krukowskistone.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (JoanieW@Krukowskistone.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D99E28_2" w:history="1">
+      <w:hyperlink r:id="rId_415299_2" w:history="1">
         <w:tooltip>https://www.krukowskistone.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.krukowskistone.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -15904,81 +15904,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_CA278F"
+  Id="rId_BD27C4"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/krukowsk.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_50959C_1"
+  Id="rId_600D8C_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Krukowski%252BStone%252BCo.%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(04400ksc)%253A%2520&amp;coid=42114&amp;spec=04400ksc&amp;rep=&amp;fax=715-693-7223"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_50959C_2"
+  Id="rId_600D8C_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.krukowskistone.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_50959C_3"
+  Id="rId_600D8C_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/krukowski-stone-co-inc-42114"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D99E28_1"
+  Id="rId_415299_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Krukowski%252BStone%252BCo.%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(04400ksc)%253A%2520&amp;coid=42114&amp;spec=04400ksc&amp;rep=&amp;fax=715-693-7223"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D99E28_2"
+  Id="rId_415299_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.krukowskistone.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>