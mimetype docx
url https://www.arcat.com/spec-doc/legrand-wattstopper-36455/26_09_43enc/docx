--- v0 (2026-03-27)
+++ v1 (2026-04-25)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/wattStop.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_4862EE" descr="https://www.arcat.com/clients/gfx/wattStop.png"/>
+              <wp:docPr id="1" name="Picture rId_D7DE93" descr="https://www.arcat.com/clients/gfx/wattStop.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_4862EE" descr="https://www.arcat.com/clients/gfx/wattStop.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_D7DE93" descr="https://www.arcat.com/clients/gfx/wattStop.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_4862EE"/>
+                      <a:blip r:link="rId_D7DE93"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -181,111 +181,111 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Legrand: Wattstopper, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>2240 Campbell Creek Blvd., Suite 110</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Richardson, TX 75082</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-879-8585</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0A36F0_1" w:history="1">
+      <w:hyperlink r:id="rId_A7CF91_1" w:history="1">
         <w:tooltip>request info (charles.knuffke@legrand.us) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (charles.knuffke@legrand.us)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0A36F0_2" w:history="1">
+      <w:hyperlink r:id="rId_A7CF91_2" w:history="1">
         <w:tooltip>https://www.legrand.us/wattstopper.aspx downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.legrand.us/wattstopper.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0A36F0_3" w:history="1">
+      <w:hyperlink r:id="rId_A7CF91_3" w:history="1">
         <w:tooltip>https://www.legrand.us//solutions/wattstopper-plus downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.legrand.us//solutions/wattstopper-plus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0A36F0_4" w:history="1">
+      <w:hyperlink r:id="rId_A7CF91_4" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Wattstopper PLUS is the next step in intelligent lighting control systems that combines Legrand's engineering leadership with Wattstopper PLUS Technology to create a smarter, people-centric solution. Powered by Wattstopper PLUS Technology, it offers wireless, wired and hybrid systems that are simple to specify, install, use, and manage. It empowers you to accomplish more, seize new opportunities, and build smarter, more efficient environments.</w:t>
       </w:r>
       <w:r>
@@ -1586,66 +1586,66 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: WattStopper PLUS, which is located at: 2240 Campbell Creek Blvd. Suite 110; Richardson, TX 75082; ASD Toll Free: 888-531-7573; Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_03E09A_1" w:history="1">
+      <w:hyperlink r:id="rId_5C188A_1" w:history="1">
         <w:tooltip>request info downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>; Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_03E09A_2" w:history="1">
+      <w:hyperlink r:id="rId_5C188A_2" w:history="1">
         <w:tooltip>www.legrand.us//solutions/wattstopper-plus downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.legrand.us//solutions/wattstopper-plus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -18226,87 +18226,87 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_4862EE"
+  Id="rId_D7DE93"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/wattStop.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0A36F0_1"
+  Id="rId_A7CF91_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Legrand%253A%252BWattstopper&amp;message=RE%253A%2520Spec%2520Question%2520(16575enc)%253A%2520&amp;coid=36455&amp;spec=16575enc&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0A36F0_2"
+  Id="rId_A7CF91_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.legrand.us/wattstopper.aspx"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0A36F0_3"
+  Id="rId_A7CF91_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.legrand.us//solutions/wattstopper-plus"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0A36F0_4"
+  Id="rId_A7CF91_4"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/legrand-wattstopper-36455"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_03E09A_1"
+  Id="rId_5C188A_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://admin.arcat.com/users.pl?action=UserEmail&amp;company=WATTSTOPPER%20PLUS&amp;coid=47056&amp;rep=&amp;fax=&amp;message=RE:%2520Spec%2520Question%2520(16575enc):%2520%2520&amp;mf="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_03E09A_2"
+  Id="rId_5C188A_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="www.legrand.us//solutions/wattstopper-plus"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>