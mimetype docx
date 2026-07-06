--- v0 (2025-10-01)
+++ v1 (2026-07-06)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/wattStop.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_597EAB" descr="https://www.arcat.com/clients/gfx/wattStop.png"/>
+              <wp:docPr id="1" name="Picture rId_2D9E2E" descr="https://www.arcat.com/clients/gfx/wattStop.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_597EAB" descr="https://www.arcat.com/clients/gfx/wattStop.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_2D9E2E" descr="https://www.arcat.com/clients/gfx/wattStop.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_597EAB"/>
+                      <a:blip r:link="rId_2D9E2E"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -181,106 +181,106 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products ofLegrand: Wattstopper, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>2240 Campbell Creek Blvd., Suite 110</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Richardson, TX 75082</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-879-8585</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1B35F5_1" w:history="1">
+      <w:hyperlink r:id="rId_50924B_1" w:history="1">
         <w:tooltip>request info (charles.knuffke@legrand.us) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (charles.knuffke@legrand.us)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1B35F5_2" w:history="1">
+      <w:hyperlink r:id="rId_50924B_2" w:history="1">
         <w:tooltip>https://www.legrand.us/wattstopper.aspx downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.legrand.us/wattstopper.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1B35F5_3" w:history="1">
+      <w:hyperlink r:id="rId_50924B_3" w:history="1">
         <w:tooltip>https://www.legrand.us//solutions/wattstopper-plus downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.legrand.us//solutions/wattstopper-plus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1B35F5_4" w:history="1">
+      <w:hyperlink r:id="rId_50924B_4" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Wattstopper, a product brand of Legrand, offers the most comprehensive line of scalable and flexible energy efficient lighting controls and solutions for commercial applications. Wattstopper products, programs, and services have been helping customers save energy, meet green initiatives, and comply with energy codes for more than 30 years.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>A leading provider of products and systems for Power, Light, and Data wherever people live and work, Legrand delivers an unequaled depth and breadth of innovative solutions. Legrand North and Central America brands include: Cablofil, Da-lite, Finelite, Focal Point, Kenall, Middle Atlantic, OCL, On-Q, Ortronics, Pass &amp; Seymour, Pinnacle, Raritan, Server Technologies, Vantage and Wiremold.</w:t>
       </w:r>
     </w:p>
@@ -14995,75 +14995,75 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_597EAB"
+  Id="rId_2D9E2E"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/wattStop.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1B35F5_1"
+  Id="rId_50924B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Legrand%253A%252BWattstopper&amp;message=RE%253A%2520Spec%2520Question%2520(16575wat)%253A%2520&amp;coid=36455&amp;spec=16575wat&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1B35F5_2"
+  Id="rId_50924B_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.legrand.us/wattstopper.aspx"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1B35F5_3"
+  Id="rId_50924B_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.legrand.us//solutions/wattstopper-plus"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1B35F5_4"
+  Id="rId_50924B_4"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/legrand-wattstopper-36455"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>