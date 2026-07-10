--- v0 (2025-12-22)
+++ v1 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/longhorn.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_44D12C" descr="https://www.arcat.com/clients/gfx/longhorn.png"/>
+              <wp:docPr id="1" name="Picture rId_E5CDA9" descr="https://www.arcat.com/clients/gfx/longhorn.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_44D12C" descr="https://www.arcat.com/clients/gfx/longhorn.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_E5CDA9" descr="https://www.arcat.com/clients/gfx/longhorn.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_44D12C"/>
+                      <a:blip r:link="rId_E5CDA9"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -154,156 +154,156 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Copyright 2025 - 2025 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Longhorn Locker Company LLC; Custom-built lockers.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Longhorn Lockers Co. LLC; Custom-built lockers.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>This section is based on the products of Longhorn Locker Company LLC, which is located at:</w:t>
+        <w:t>This section is based on the products of Longhorn Lockers Co. LLC, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>P. O. Box 375</w:t>
+        <w:t>P.O. Box 375</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Venus, TX 76084</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Tel: 972-223-2023</w:t>
+        <w:t>Phone: 972-223-2023</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 972-223-1008</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_5CA627_1" w:history="1">
-        <w:tooltip>request info (sam@longhornlockers.com) downloads</w:tooltip>
+      <w:hyperlink r:id="rId_E551C2_1" w:history="1">
+        <w:tooltip>info@longhornlockers.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>request info (sam@longhornlockers.com)</w:t>
+          <w:t>info@longhornlockers.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_5CA627_2" w:history="1">
-        <w:tooltip>https://longhornlockers.com downloads</w:tooltip>
+      <w:hyperlink r:id="rId_E551C2_2" w:history="1">
+        <w:tooltip>www.longhornlockers.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://longhornlockers.com</w:t>
+          <w:t>www.longhornlockers.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t>  </w:t>
+        <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t> [ </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId_5CA627_3" w:history="1">
+        <w:t>[ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId_E551C2_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Longhorn Lockers is a distributor of all sizes, shapes, and many brands of lockers. With over 40 years under our belt, we are the premier custom-built locker company in the country delivering the very best in quality standards. We've worked on some of the most prestigious locker rooms in the nation from championship professional and collegiate programs to high schools too numerous to list. </w:t>
+        <w:t>Longhorn Lockers is a distributor of all sizes, shapes, and many brands of lockers. With over 40 years under our belt, we are the premier custom-built locker company in the country delivering the very best in quality standards. We've worked on some of the most prestigious locker rooms in the nation from championship professional and collegiate programs to high schools too numerous to list.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -667,65 +667,65 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manufacturer Qualifications: Company specializing in manufacturing products specified in this section with a minimum of five years documented experience.</w:t>
+        <w:t>Manufacturer Qualifications: Company specializing in manufacturing products specified in this section with a minimum of five (5) years documented experience.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Installer Qualifications: Company specializing in performing Work of this section with minimum two years documented experience with projects of similar scope and complexity.</w:t>
+        <w:t>Installer Qualifications: Company specializing in performing Work of this section with minimum two (2) years documented experience with projects of similar scope and complexity.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Source Limitations: Provide each type of product from a single manufacturing source to ensure uniformity.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -863,106 +863,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Acceptable Manufacturer: Longhorn Locker Company LLC, which is located at:</w:t>
-[...54 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Acceptable Manufacturer: American Independence Manufacturing, LLC, as supplied by Longhorn Locker Co., LLC which is located at: P.O. Box 375, Venus, TX 76084; Tel: 972-223-2023; Fax: 972-223-1008; Email:  info@longhornlockers.com; Web: https://www.longhornlockers.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Substitutions: Not permitted.</w:t>
       </w:r>
@@ -1433,1356 +1378,1290 @@
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Color: Custom, as selected.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Attached Hardware: Minimum 3/16 inch (5 mm) diameter in thickness.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Aluminum, stainless steel or zinc coated steel for corrosion resistance.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete material options not required.</w:t>
-[...41 lines deleted...]
-        <w:t>Material: Zinc coated steel for corrosion resistance.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete accessories not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Accessories:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Security Box: 18 gauge, galvannealed steel with 12 inch (305 mm) lockable compartment, with continuous strike door frame and 10 gauge stainless steel knuckled door hinges. Includes stainless steel handle attached to door face.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lock: Padlock hasp protruding through door face.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lock: Digi lock.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lock: Zephyr combination lock.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lock: Ojmar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Seat Lid Cover: 2 inch (51 mm) foam pad attached to steel seat lid. Poly Pro-Vinyl cover. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cleat Rack: 3/16 inch (5 mm) flat strap rack bolted to back of footlocker compartment through drilled holes with stainless steel hardware. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Waterfall Battle Gear Rack for Pads Only: Stainless steel tube, 1-1/2 inch (38 mm) dia., fully welded. Attached to top of locker with six 1/4 inch (6 mm) thru-bolts, secured with acorn beauty nuts, chrome finish. Holds pads in upright position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Full Battle Gear Rack for Pads and Helmet: Stainless steel tube, 1-1/2 inch (38 mm) diameter, fully welded. Attached to top of locker with six 1/4 inch (6 mm) thru-bolts, secured with acorn beauty nuts, chrome finish. Holds pads in upright position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>V-Shaped Shoulder Pad Holder: Cold rolled steel, v-shaped, 16 gauge, finished same as locker finish. Hold pads in upside down position. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Air Raider Ventilation System: 110 V powered, low voltage fan for pulling fresh air into footlocker, channeled through perforations in false back. Can be connected to battle gear rack.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete accessories not required. </w:t>
-[...27 lines deleted...]
-        <w:t>Security Box: 18 gauge, galvannealed steel with 12 inch (305 mm) lockable compartment, with continuous strike door frame and 10 gauge stainless steel knuckled door hinges. Includes stainless steel handle attached to door face.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Set up charges for custom branding options apply. Cost varies depending on design and personalization method. Delete custom branding and perforated or laser customization options if not required. Design professional must supply logo and logo release form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Custom Branding: Lettering or logo applied to footlocker face. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Lock: Padlock hasp protruding through door face.</w:t>
+        <w:t>Perforated punched press customization. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Lock: Digi lock.</w:t>
+        <w:t>Laser customization. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete back options, USB, power outlet and USB combination, and plenum system not required. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Lock: Zephyr combination lock.</w:t>
+        <w:t>Back: 16 inch (406 mm) Logo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>1/4 inch (6 mm) phenolic back with routed logo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>1/4 inch (6 mm) phenolic back with screen printed logo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>1/4 inch (6 mm) wood back with routed logo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>5/8 inch (16 mm) wood back with screen printed logo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>20 gauge steel, galvannealed with screen printed logo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Outlet: Dual USB outlet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Outlet: 110 V Outlet with Dual USB outlet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Basis of Design: Tank Locker; a box frame riveted design as manufactured by Longhorn Locker Company.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Steel. 16 gauge. Locker body, footlocker, shelves, and hinge beam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: Steel. 18 gauge. Sides, back, and lockbox.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Finish: Heavy-duty powder coat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Metal Preparation: Cleaned using phosphate for finish adhesion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Color: As determined by the Architect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Construction:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Locker Assembly: 3/16 inch (5 mm) aluminum rivets with steel mandrels. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Attached Hardware: Minimum 3/16 inch (5 mm) diameter in thickness.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Lock: Ojmar.</w:t>
-[...83 lines deleted...]
-        <w:t>Air Raider Ventilation System: 110 V powered, low voltage fan for pulling fresh air into footlocker, channeled through perforations in false back. Can be connected to battle gear rack.</w:t>
+        <w:t>Material: Aluminum, stainless steel or zinc coated steel for corrosion resistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Box Frame:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Structural Bends: Turned out creating a box when joined to a neighboring locker. Provides additional strength and clean look.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Body: Galvannealed steel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sides, Back, and Lockbox Door: 18 gauge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Shelves: 16 gauge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Footlocker: 16 gauge. Galvannealed steel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Size: Same as locker depth and width. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ventilation: Perforations unless custom logo or lettering is punched into the face. Adequate ventilation must be achieved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Foot Locker Seat Lid: 16 gauge galvannealed steel with 16 gauge stiffener. Attachment to Footlocker: Two, 10 gauge stainless steel knuckle hinges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Seat Lid Finish: Mini-textured black powder coating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Security Box: Lockable compartment for valuables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: 18 gauge galvannealed steel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Size: Same as locker width and depth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Attachment to Lock Box: 10 gauge stainless steel knuckle hinges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Attachments:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Back Wall Hooks: Stainless steel. Quantity: Two.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Side Wall Hooks: Stainless steel. Quantity: Two.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Options:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Set up charges for custom branding options apply. Cost varies depending on design and personalization method. Delete custom branding and perforated or laser customization options if not required. Design professional must supply logo and logo release form.</w:t>
-[...13 lines deleted...]
-        <w:t>Custom Branding: Lettering or logo applied to footlocker face. </w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>LED lighting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lockbox Lid Stays: Holds the lid open and helps prevent slamming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Seat Lid:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Perforated punched press customization. </w:t>
+        <w:t>Poly Pro: Anti-microbial vinyl covered 2 inch (51 mm) foam pad attached to steel seat lid.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Laser customization. </w:t>
+        <w:t>Soft-Close Seat System: Holds the footlocker lid open when fully extended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Custom stitching.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Seat Back: Poly Pro. Anti-microbial vinyl covered 2 inch (51 mm) foam pad attached to steel seat back.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Cleat Rack: Bolted to the back of footlocker compartment through drilled holes using stainless hardware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Material: 3/16 inch (5 mm) flat strap formed for hanging shoes for drying. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Branding: Laser cutting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lettering and/or logo can be applied to footlocker face for ventilation and personalization. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Logo and logo release form must be given.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Waterfall or Full Battle Gear Rack: For use on top of the locker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fully welded 1.5 inch (38 mm) round stainless-steel tubing rack for drying shoulder pads in the upright position. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Gear Rack Mounting: Thru-bolt design. Six, 1/4 inch bolts, secured with acorn beauty nuts with chrome finish.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete back options, USB, power outlet and USB combination, and plenum system not required. </w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete rack type option not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Rack Type: Pads only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Rack Type: Pads and helmet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** The circulation helps prevent mildew, smell, and staph infection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Air Raider: Air assisted ventilation system powered by 110 V power sources. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Back: 16 inch (406 mm) Logo:</w:t>
+        <w:t>Low Voltage Fan: Pulls fresh air in the footlocker face, across the wet gear through perforations in false back, up a channel, and back out into the room. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>1/4 inch (6 mm) phenolic back with routed logo. </w:t>
-[...209 lines deleted...]
-        <w:t>Attached Hardware: Minimum 3/16 inch (5 mm) diameter in thickness.</w:t>
+        <w:t>System may also be hooked up to the Battle Gear Rack for drying of the pads and helmet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Back: Phenolic with routed or screen printed 16 inch (406 mm) logo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Thickness: 1/4 inch (6 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Back: Wood with routed or screen printed 16 inch (406 mm) logo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete material options not required.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete thickness options not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Material: Aluminum.</w:t>
+        <w:t>Thickness: 1/4 inch (6 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Material: Stainless steel.</w:t>
+        <w:t>Thickness: 5/8 inch (16 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Back: Galvanneal Steel with screen printed 16 inch (406 mm) logo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Material: Zinc coated steel for corrosion resistance.</w:t>
-[...251 lines deleted...]
-        <w:t>Options:</w:t>
+        <w:t>Thickness: 20 gauge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lock: Padlock hasp (foot locker).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lock: Digi lock. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Lock: Ojmar. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete options not required.</w:t>
-[...448 lines deleted...]
-        <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete article if not required or delete basis of design paragraphs not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>PLASTIC LAMNATE LOCKERS</w:t>
+        <w:t>PLASTIC LAMINATE LOCKERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Basis of Design: Warchest Locker, HD Hybrid Fully Custom Players Lockers with Pocket Door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete size and body material options not required. The first option is standard.</w:t>
       </w:r>
@@ -6160,83 +6039,71 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_44D12C"
+  Id="rId_E5CDA9"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/longhorn.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_5CA627_1"
+  Id="rId_E551C2_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="https://arcat.com/rfi?action=email&amp;company=Longhorn%252BLocker%252BCompany%252BLLC&amp;message=RE%253A%2520Spec%2520Question%2520(10500lon)%253A%2520&amp;coid=47867&amp;spec=10500lon&amp;rep=&amp;fax=972-223-1008"
+  Target="mailto:info@longhornlockers.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_5CA627_2"
+  Id="rId_E551C2_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="https://longhornlockers.com"
+  Target="http://www.longhornlockers.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_5CA627_3"
+  Id="rId_E551C2_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="https://arcat.com/company/longhorn-locker-company-llc-47867"
-[...11 lines deleted...]
-  Target="https://longhornlockers.com"
+  Target="https://www.arcat.com/company/longhorn-locker-company-llc-47867"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>