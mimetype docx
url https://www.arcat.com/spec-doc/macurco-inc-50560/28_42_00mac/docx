--- v0 (2025-12-05)
+++ v1 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/aerionics.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_1D9498" descr="https://www.arcat.com/clients/gfx/aerionics.png"/>
+              <wp:docPr id="1" name="Picture rId_EF89FC" descr="https://www.arcat.com/clients/gfx/aerionics.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_1D9498" descr="https://www.arcat.com/clients/gfx/aerionics.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_EF89FC" descr="https://www.arcat.com/clients/gfx/aerionics.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_1D9498"/>
+                      <a:blip r:link="rId_EF89FC"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1504 W. 51st St.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Sioux Falls, SD 57105</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 877-367-7891</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 605-951-9616</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C2DFD0_1" w:history="1">
+      <w:hyperlink r:id="rId_B6EBF9_1" w:history="1">
         <w:tooltip>request info (info@macurco.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@macurco.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C2DFD0_2" w:history="1">
+      <w:hyperlink r:id="rId_B6EBF9_2" w:history="1">
         <w:tooltip>https://macurco.com/applications downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://macurco.com/applications</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_C2DFD0_3" w:history="1">
+      <w:hyperlink r:id="rId_B6EBF9_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Macurco Gas Detection provides a broad, proven range of gas detection solutions that help organizations and users deliver around-the-clock monitoring that aid in the mitigation and notification of toxic, combustible, or oxygen depleting gas events.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Macurco Gas Detection continues to drive product innovation to meet the demands of new applications, new codes, and the needs of its customers. Macurco designs and develops its own products and manufactures both their fixed and wireless products in the USA.</w:t>
       </w:r>
       <w:r>
@@ -1227,66 +1227,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1504 W. 51st St.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Sioux Falls, SD 57105</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 877-367-7891</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 605-951-9616</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BDBA60_1" w:history="1">
+      <w:hyperlink r:id="rId_637080_1" w:history="1">
         <w:tooltip>request info (info@macurco.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@macurco.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BDBA60_2" w:history="1">
+      <w:hyperlink r:id="rId_637080_2" w:history="1">
         <w:tooltip>https://macurco.com/applications downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://macurco.com/applications</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -8109,81 +8109,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_1D9498"
+  Id="rId_EF89FC"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/aerionics.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C2DFD0_1"
+  Id="rId_B6EBF9_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Macurco%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(13850mac)%253A%2520&amp;coid=50560&amp;spec=13850mac&amp;rep=&amp;fax=605-951-9616"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C2DFD0_2"
+  Id="rId_B6EBF9_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://macurco.com/applications"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_C2DFD0_3"
+  Id="rId_B6EBF9_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/macurco-inc-50560"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BDBA60_1"
+  Id="rId_637080_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Macurco%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(13850mac)%253A%2520&amp;coid=50560&amp;spec=13850mac&amp;rep=&amp;fax=605-951-9616"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BDBA60_2"
+  Id="rId_637080_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://macurco.com/applications"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>