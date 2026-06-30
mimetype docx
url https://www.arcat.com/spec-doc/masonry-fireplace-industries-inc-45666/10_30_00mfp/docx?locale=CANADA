--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/mfi.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_BC0356" descr="https://www.arcat.com/clients/gfx/mfi.png"/>
+              <wp:docPr id="1" name="Picture rId_8D7477" descr="https://www.arcat.com/clients/gfx/mfi.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_BC0356" descr="https://www.arcat.com/clients/gfx/mfi.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_8D7477" descr="https://www.arcat.com/clients/gfx/mfi.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_BC0356"/>
+                      <a:blip r:link="rId_8D7477"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Riverside, CA 92514</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-345-7078 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 714-542-5397</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 951-588-8046</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_187641_1" w:history="1">
+      <w:hyperlink r:id="rId_4E8815_1" w:history="1">
         <w:tooltip>request info (bharris@mason-lite.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (bharris@mason-lite.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_187641_2" w:history="1">
+      <w:hyperlink r:id="rId_4E8815_2" w:history="1">
         <w:tooltip>https://www.mason-lite.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.mason-lite.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_187641_3" w:history="1">
+      <w:hyperlink r:id="rId_4E8815_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Masonry Fireplace Industries, Inc. (MFI) was started in 2005 by a group of three individuals who together, have over 100 years of experience in the fireplace manufacturing business. Our last venture was a highly profitable company with global sales that focused on fireplace distribution to national homebuilders.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Based in Santa Ana, California, MFI started operations in the later part of 2006. All of our fireplaces are listed with PFS under report number 08-154. We are currently offering 17 model variations designed for masonry fireplaces. Besides these standard models we offer custom sizes for custom needs. These modular concrete fire boxes are the lightest weight in their class with the highest heat resistant strength on the market.</w:t>
       </w:r>
     </w:p>
@@ -1092,66 +1092,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Riverside, CA 92514</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-345-7078 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 714-542-5397</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 951-588-8046</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_DA237E_1" w:history="1">
+      <w:hyperlink r:id="rId_7BEC55_1" w:history="1">
         <w:tooltip>request info (bharris@mason-lite.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (bharris@mason-lite.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_DA237E_2" w:history="1">
+      <w:hyperlink r:id="rId_7BEC55_2" w:history="1">
         <w:tooltip>https://www.mason-lite.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.mason-lite.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -5436,81 +5436,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_BC0356"
+  Id="rId_8D7477"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/mfi.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_187641_1"
+  Id="rId_4E8815_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Masonry%252BFireplace%252BIndustries%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(10300mfp)%253A%2520&amp;coid=45666&amp;spec=10300mfp&amp;rep=&amp;fax=951-588-8046"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_187641_2"
+  Id="rId_4E8815_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.mason-lite.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_187641_3"
+  Id="rId_4E8815_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/masonry-fireplace-industries-inc-45666"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_DA237E_1"
+  Id="rId_7BEC55_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Masonry%252BFireplace%252BIndustries%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(10300mfp)%253A%2520&amp;coid=45666&amp;spec=10300mfp&amp;rep=&amp;fax=951-588-8046"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_DA237E_2"
+  Id="rId_7BEC55_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.mason-lite.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>