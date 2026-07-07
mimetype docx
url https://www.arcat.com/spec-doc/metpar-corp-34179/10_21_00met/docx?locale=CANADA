--- v0 (2026-05-15)
+++ v1 (2026-07-07)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/metparco.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2190750" cy="1466850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_991366" descr="https://www.arcat.com/clients/gfx/metparco.png"/>
+              <wp:docPr id="1" name="Picture rId_49A186" descr="https://www.arcat.com/clients/gfx/metparco.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_991366" descr="https://www.arcat.com/clients/gfx/metparco.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_49A186" descr="https://www.arcat.com/clients/gfx/metparco.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_991366"/>
+                      <a:blip r:link="rId_49A186"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2190750" cy="1466850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -181,91 +181,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Metpar Corp., which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>460 T Elmer Cox Dr.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Greeneville, TN 37743</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 516-333-2600</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_58C6AF_1" w:history="1">
+      <w:hyperlink r:id="rId_1F922E_1" w:history="1">
         <w:tooltip>request info (sales@metpar.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@metpar.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_58C6AF_2" w:history="1">
+      <w:hyperlink r:id="rId_1F922E_2" w:history="1">
         <w:tooltip>https://metpar.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://metpar.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_58C6AF_3" w:history="1">
+      <w:hyperlink r:id="rId_1F922E_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>We are one of the leading manufacturers of Toilet Partitions, Dressing Compartments and Shower Stalls. Our corporate headquarters is based in Greeneville, TN, USA. We have a network of representatives, distributors, and domestic and international customers all over the world. We have been in business since 1952 and have become one of the largest manufacturers and suppliers of toilet partitions in the world.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>We are an industry leader, not only in world-wide sales, but also in first-class quality, design and technology, striving constantly to enhance our product designs. Our quality control is "second to none" as well as our customer service and support. Our world-wide network of representatives is backed by our knowledgeable and friendly staff, ready to help with any facet of our business whether it be sales, service, or technical support.</w:t>
       </w:r>
     </w:p>
@@ -1194,66 +1194,66 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Metpar Corp., which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>460 T Elmer Cox Dr.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Greeneville, TN 37743</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 516-333-2600</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E90D78_1" w:history="1">
+      <w:hyperlink r:id="rId_9D6F25_1" w:history="1">
         <w:tooltip>request info (sales@metpar.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@metpar.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E90D78_2" w:history="1">
+      <w:hyperlink r:id="rId_9D6F25_2" w:history="1">
         <w:tooltip>https://metpar.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://metpar.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -9844,81 +9844,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_991366"
+  Id="rId_49A186"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/metparco.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_58C6AF_1"
+  Id="rId_1F922E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Metpar%252BCorp.&amp;message=RE%253A%2520Spec%2520Question%2520(10155met)%253A%2520&amp;coid=34179&amp;spec=10155met&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_58C6AF_2"
+  Id="rId_1F922E_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://metpar.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_58C6AF_3"
+  Id="rId_1F922E_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/metpar-corp-34179"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E90D78_1"
+  Id="rId_9D6F25_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Metpar%252BCorp.&amp;message=RE%253A%2520Spec%2520Question%2520(10155met)%253A%2520&amp;coid=34179&amp;spec=10155met&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E90D78_2"
+  Id="rId_9D6F25_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://metpar.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>