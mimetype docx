--- v0 (2026-01-26)
+++ v1 (2026-07-01)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/mifab.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_F9B5BD" descr="https://www.arcat.com/clients/gfx/mifab.png"/>
+              <wp:docPr id="1" name="Picture rId_4A8611" descr="https://www.arcat.com/clients/gfx/mifab.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_F9B5BD" descr="https://www.arcat.com/clients/gfx/mifab.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_4A8611" descr="https://www.arcat.com/clients/gfx/mifab.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_F9B5BD"/>
+                      <a:blip r:link="rId_4A8611"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Chicago, IL 60643</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-465-2736</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 773-341-3030</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 773-341-3047 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1BBE15_1" w:history="1">
+      <w:hyperlink r:id="rId_83438C_1" w:history="1">
         <w:tooltip>request info (sales@mifab.com ) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@mifab.com )</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1BBE15_2" w:history="1">
+      <w:hyperlink r:id="rId_83438C_2" w:history="1">
         <w:tooltip>https://mifab.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://mifab.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1BBE15_3" w:history="1">
+      <w:hyperlink r:id="rId_83438C_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Manufacturer of Commercial and Industrial Plumbing and Drainage Products.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Servingall the USA, Canada, Australia, and the Middle East, MIFAB can provide you with the quality, engineered plumbing and drainage solutions you need. Innovative product designs save the installer time and material cost and provides the owner with higher quality cast stainless steel drains and cleanouts for the same cost as the industry standard nickel bronze.</w:t>
       </w:r>
     </w:p>
@@ -900,66 +900,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Chicago, IL 60643</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-465-2736</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 773-341-3030</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 773-341-3047 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B297D0_1" w:history="1">
+      <w:hyperlink r:id="rId_929694_1" w:history="1">
         <w:tooltip>request info (sales@mifab.com ) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@mifab.com )</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B297D0_2" w:history="1">
+      <w:hyperlink r:id="rId_929694_2" w:history="1">
         <w:tooltip>https://mifab.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://mifab.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs: coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -9364,81 +9364,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_F9B5BD"
+  Id="rId_4A8611"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/mifab.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1BBE15_1"
+  Id="rId_83438C_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=MIFAB%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(15150mfb)%253A%2520&amp;coid=38108&amp;spec=15150mfb&amp;rep=&amp;fax=773-341-3047%2520"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1BBE15_2"
+  Id="rId_83438C_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://mifab.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1BBE15_3"
+  Id="rId_83438C_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/mifab-inc-38108"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B297D0_1"
+  Id="rId_929694_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=MIFAB%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(15150mfb)%253A%2520&amp;coid=38108&amp;spec=15150mfb&amp;rep=&amp;fax=773-341-3047%2520"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B297D0_2"
+  Id="rId_929694_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://mifab.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>