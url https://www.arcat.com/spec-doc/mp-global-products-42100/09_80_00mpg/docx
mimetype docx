--- v0 (2026-01-26)
+++ v1 (2026-07-08)
@@ -23,76 +23,76 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" />
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" />
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/mpglobal.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
-              <wp:extent cx="2190750" cy="419100"/>
+              <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_99B39E" descr="https://www.arcat.com/clients/gfx/mpglobal.png"/>
+              <wp:docPr id="1" name="Picture rId_7F06B4" descr="https://www.arcat.com/clients/gfx/mpglobal.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_99B39E" descr="https://www.arcat.com/clients/gfx/mpglobal.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_7F06B4" descr="https://www.arcat.com/clients/gfx/mpglobal.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_99B39E"/>
+                      <a:blip r:link="rId_7F06B4"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2190750" cy="419100"/>
+                        <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SECTION 09 80 00</w:t>
       </w:r>
     </w:p>
@@ -191,106 +191,106 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Norfolk, NE 68702-2283</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-379-9695</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 402-379-9695</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 402-379-9737</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_EB8C6E_1" w:history="1">
+      <w:hyperlink r:id="rId_C1351A_1" w:history="1">
         <w:tooltip>request info (info@mpglobalproducts.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@mpglobalproducts.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_EB8C6E_2" w:history="1">
+      <w:hyperlink r:id="rId_C1351A_2" w:history="1">
         <w:tooltip>https://mpglobalproducts.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://mpglobalproducts.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_EB8C6E_3" w:history="1">
+      <w:hyperlink r:id="rId_C1351A_3" w:history="1">
         <w:tooltip>https://mpgbuildingmaterials.com/products/quieture downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://mpgbuildingmaterials.com/products/quieture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_EB8C6E_4" w:history="1">
+      <w:hyperlink r:id="rId_C1351A_4" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>For over 25 years, MP Global Products have been upcycling and repurposing fiber materials that were otherwise deemed as unusable waste from other manufacturing lifecycles. Diverting these fibers from our landfills and consuming them into our patented manufacturing process has been the backbone of MP Global from the very beginning. Because of the material DNA from these recycled materials, our products intentionally control sound transmission, add support, and protect against harmful moisture. While others are trying to define their "green" story, we have been "green" long before it was popular.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1466,81 +1466,81 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Norfolk, NE 68702-2283</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-379-9695</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 402-379-9695</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 402-379-9737</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0AD3F4_1" w:history="1">
+      <w:hyperlink r:id="rId_EAC7EC_1" w:history="1">
         <w:tooltip>request info (info@mpglobalproducts.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@mpglobalproducts.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0AD3F4_2" w:history="1">
+      <w:hyperlink r:id="rId_EAC7EC_2" w:history="1">
         <w:tooltip>https://mpglobalproducts.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://mpglobalproducts.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0AD3F4_3" w:history="1">
+      <w:hyperlink r:id="rId_EAC7EC_3" w:history="1">
         <w:tooltip>https://mpgbuildingmaterials.com/products/quieture downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://mpgbuildingmaterials.com/products/quieture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -11051,93 +11051,93 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_99B39E"
+  Id="rId_7F06B4"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/mpglobal.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_EB8C6E_1"
+  Id="rId_C1351A_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=MP%252BGlobal%252BProducts&amp;message=RE%253A%2520Spec%2520Question%2520(09800mpg)%253A%2520&amp;coid=42100&amp;spec=09800mpg&amp;rep=&amp;fax=402-379-9737"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_EB8C6E_2"
+  Id="rId_C1351A_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://mpglobalproducts.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_EB8C6E_3"
+  Id="rId_C1351A_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://mpgbuildingmaterials.com/products/quieture"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_EB8C6E_4"
+  Id="rId_C1351A_4"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/mp-global-products-42100"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0AD3F4_1"
+  Id="rId_EAC7EC_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=MP%252BGlobal%252BProducts&amp;message=RE%253A%2520Spec%2520Question%2520(09800mpg)%253A%2520&amp;coid=42100&amp;spec=09800mpg&amp;rep=&amp;fax=402-379-9737"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0AD3F4_2"
+  Id="rId_EAC7EC_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://mpglobalproducts.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0AD3F4_3"
+  Id="rId_EAC7EC_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://mpgbuildingmaterials.com/products/quieture"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>