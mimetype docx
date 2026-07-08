--- v0 (2025-11-04)
+++ v1 (2026-07-08)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/natconprod.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_04A57A" descr="https://www.arcat.com/clients/gfx/natconprod.png"/>
+              <wp:docPr id="1" name="Picture rId_997D2F" descr="https://www.arcat.com/clients/gfx/natconprod.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_04A57A" descr="https://www.arcat.com/clients/gfx/natconprod.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_997D2F" descr="https://www.arcat.com/clients/gfx/natconprod.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_04A57A"/>
+                      <a:blip r:link="rId_997D2F"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -175,106 +175,106 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of NCP Industries, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>P. O. Box 636</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Norfolk, NE 68702</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-379-2210</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3B2234_1" w:history="1">
+      <w:hyperlink r:id="rId_CDF9B3_1" w:history="1">
         <w:tooltip>request info (info@ncpindustries.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@ncpindustries.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3B2234_2" w:history="1">
+      <w:hyperlink r:id="rId_CDF9B3_2" w:history="1">
         <w:tooltip>https://www.ncpindustries.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.ncpindustries.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3B2234_3" w:history="1">
+      <w:hyperlink r:id="rId_CDF9B3_3" w:history="1">
         <w:tooltip>https://www.adornstone.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.adornstone.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3B2234_4" w:history="1">
+      <w:hyperlink r:id="rId_CDF9B3_4" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Natural Concrete Products (NCP) is a concrete Manufacturing company that specializes in Mortarless Veneer Stone Siding, retaining wall blocks, outdoor living kits, pavers, and Equipment. We believe that your home should be a beautiful, relaxing oasis both inside and out. That's why we've created our unique, simple-to-use product lines. Whether you're a do-it-yourselfer or contractor, our products will give you the results of your dreams.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Adorn Mortarless Stone Veneer is an ideal choice for any exterior or interior project. Perfect for home improvement and new construction alike, the natural look of stone has never been easier to use. Adorn adds style without the extra cost of traditional stacked stone. Adorn system is offered in a panel format, with corners and sills (all sold separately) that are easily installed by way of fasteners on any stable structure.</w:t>
       </w:r>
     </w:p>
@@ -1203,81 +1203,81 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: NCP Industries, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>P. O. Box 636</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Norfolk, NE 68702</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-379-2210</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_607840_1" w:history="1">
+      <w:hyperlink r:id="rId_50B47E_1" w:history="1">
         <w:tooltip>request info (info@ncpindustries.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@ncpindustries.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_607840_2" w:history="1">
+      <w:hyperlink r:id="rId_50B47E_2" w:history="1">
         <w:tooltip>https://www.ncpindustries.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.ncpindustries.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_607840_3" w:history="1">
+      <w:hyperlink r:id="rId_50B47E_3" w:history="1">
         <w:tooltip>https://www.adornstone.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.adornstone.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -3688,93 +3688,93 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_04A57A"
+  Id="rId_997D2F"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/natconprod.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3B2234_1"
+  Id="rId_CDF9B3_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=NCP%252BIndustries&amp;message=RE%253A%2520Spec%2520Question%2520(04730ncp)%253A%2520&amp;coid=51283&amp;spec=04730ncp&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3B2234_2"
+  Id="rId_CDF9B3_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.ncpindustries.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3B2234_3"
+  Id="rId_CDF9B3_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.adornstone.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3B2234_4"
+  Id="rId_CDF9B3_4"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/ncp-industries-51283"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_607840_1"
+  Id="rId_50B47E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=NCP%252BIndustries&amp;message=RE%253A%2520Spec%2520Question%2520(04730ncp)%253A%2520&amp;coid=51283&amp;spec=04730ncp&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_607840_2"
+  Id="rId_50B47E_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.ncpindustries.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_607840_3"
+  Id="rId_50B47E_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.adornstone.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>