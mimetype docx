--- v0 (2026-06-16)
+++ v1 (2026-07-11)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/newmill.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_25C73C" descr="https://www.arcat.com/clients/gfx/newmill.png"/>
+              <wp:docPr id="1" name="Picture rId_E6839F" descr="https://www.arcat.com/clients/gfx/newmill.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_25C73C" descr="https://www.arcat.com/clients/gfx/newmill.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_E6839F" descr="https://www.arcat.com/clients/gfx/newmill.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_25C73C"/>
+                      <a:blip r:link="rId_E6839F"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1690 Broadway, Bldg. 19, Ste. 160</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fort Wayne, IN 46802</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 260-321-8080</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 260-868-6002</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D722DE_1" w:history="1">
+      <w:hyperlink r:id="rId_3FDA2F_1" w:history="1">
         <w:tooltip>request info (info@newmill.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@newmill.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D722DE_2" w:history="1">
+      <w:hyperlink r:id="rId_3FDA2F_2" w:history="1">
         <w:tooltip>https://www.newmill.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.newmill.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D722DE_3" w:history="1">
+      <w:hyperlink r:id="rId_3FDA2F_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>New Millennium engineers and manufactures standard steel joists, architecturally unique special profile steel joists, and steel decking. The company is a nationwide leader in BIM-based steel joist design and BIM process management. New Millennium has also introduced the Flex-Joist Tension-Controlled Open Web Steel Joist design approach for increased steel joist strength, reliability, and ductility. Among the benefits of the new approach is enhanced building safety, providing an early warning in the event of a roof overload condition.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This specification includes New Millennium steel form deck and steel composite deck that is designed and manufactured nationwide at our six plant locations in accordance with the specifications of the Steel Deck Institute.</w:t>
       </w:r>
     </w:p>
@@ -1308,66 +1308,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1690 Broadway, Bldg. 19, Ste. 160</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fort Wayne, IN 46802</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 260-321-8080</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 260-868-6002</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AB19B8_1" w:history="1">
+      <w:hyperlink r:id="rId_62F6C5_1" w:history="1">
         <w:tooltip>request info (info@newmill.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@newmill.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AB19B8_2" w:history="1">
+      <w:hyperlink r:id="rId_62F6C5_2" w:history="1">
         <w:tooltip>https://www.newmill.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.newmill.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -3656,81 +3656,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_25C73C"
+  Id="rId_E6839F"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/newmill.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D722DE_1"
+  Id="rId_3FDA2F_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=New%252BMillennium%252BBuilding%252BSystems&amp;message=RE%253A%2520Spec%2520Question%2520(05311mil)%253A%2520&amp;coid=35565&amp;spec=05311mil&amp;rep=&amp;fax=260-868-6002"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D722DE_2"
+  Id="rId_3FDA2F_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.newmill.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D722DE_3"
+  Id="rId_3FDA2F_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/new-millennium-building-systems-35565"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AB19B8_1"
+  Id="rId_62F6C5_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=New%252BMillennium%252BBuilding%252BSystems&amp;message=RE%253A%2520Spec%2520Question%2520(05311mil)%253A%2520&amp;coid=35565&amp;spec=05311mil&amp;rep=&amp;fax=260-868-6002"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AB19B8_2"
+  Id="rId_62F6C5_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.newmill.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>