--- v0 (2026-01-20)
+++ v1 (2026-06-19)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/omegaind.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_F5E4AE" descr="https://www.arcat.com/clients/gfx/omegaind.png"/>
+              <wp:docPr id="1" name="Picture rId_6E0EE1" descr="https://www.arcat.com/clients/gfx/omegaind.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_F5E4AE" descr="https://www.arcat.com/clients/gfx/omegaind.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_6E0EE1" descr="https://www.arcat.com/clients/gfx/omegaind.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_F5E4AE"/>
+                      <a:blip r:link="rId_6E0EE1"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>795 Progress Dr.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Saukville, WI 53080</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-521-8272</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 262-284-4199</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3DC7E0_1" w:history="1">
+      <w:hyperlink r:id="rId_2008E5_1" w:history="1">
         <w:tooltip>request info (sales@omegaindl.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@omegaindl.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3DC7E0_2" w:history="1">
+      <w:hyperlink r:id="rId_2008E5_2" w:history="1">
         <w:tooltip>https://www.omegaindl.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.omegaindl.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3DC7E0_3" w:history="1">
+      <w:hyperlink r:id="rId_2008E5_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Since 1987, Omega Industrial Products has been a leading supplier of products that increase workplace safety and productivity and reduce employee injuries. Our safety type barrier products were designed to protect people, machinery, building walls, shelving, racks, doors, finished products, and anything else that requires protection on site.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Made from the best and most durable materials, Omega's products are built to withstand heavy usage and busy environments, all while complying with job site codes and regulations.</w:t>
       </w:r>
       <w:r>
@@ -965,66 +965,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>795 Progress Dr.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Saukville, WI 53080</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-521-8272</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 262-284-4199</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A22F0C_1" w:history="1">
+      <w:hyperlink r:id="rId_5120A6_1" w:history="1">
         <w:tooltip>request info (sales@omegaindl.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@omegaindl.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A22F0C_2" w:history="1">
+      <w:hyperlink r:id="rId_5120A6_2" w:history="1">
         <w:tooltip>https://www.omegaindl.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.omegaindl.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -3541,81 +3541,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_F5E4AE"
+  Id="rId_6E0EE1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/omegaind.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3DC7E0_1"
+  Id="rId_2008E5_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Omega%252BIndustrial%252BSafety&amp;message=RE%253A%2520Spec%2520Question%2520(11567oip)%253A%2520&amp;coid=42113&amp;spec=11567oip&amp;rep=&amp;fax=262-284-4199"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3DC7E0_2"
+  Id="rId_2008E5_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.omegaindl.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3DC7E0_3"
+  Id="rId_2008E5_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/omega-industrial-safety-42113"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A22F0C_1"
+  Id="rId_5120A6_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Omega%252BIndustrial%252BSafety&amp;message=RE%253A%2520Spec%2520Question%2520(11567oip)%253A%2520&amp;coid=42113&amp;spec=11567oip&amp;rep=&amp;fax=262-284-4199"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A22F0C_2"
+  Id="rId_5120A6_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.omegaindl.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>