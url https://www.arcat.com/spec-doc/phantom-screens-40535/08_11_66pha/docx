--- v0 (2025-12-14)
+++ v1 (2026-05-24)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/phantoms.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_F89996" descr="https://www.arcat.com/clients/gfx/phantoms.png"/>
+              <wp:docPr id="1" name="Picture rId_3A5C0C" descr="https://www.arcat.com/clients/gfx/phantoms.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_F89996" descr="https://www.arcat.com/clients/gfx/phantoms.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_3A5C0C" descr="https://www.arcat.com/clients/gfx/phantoms.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_F89996"/>
+                      <a:blip r:link="rId_3A5C0C"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>30451 Simpson Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Abbotsford, BC, Canada V2T 6C7</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 604-855-3654</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 604-855-7834</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1FE58D_1" w:history="1">
+      <w:hyperlink r:id="rId_30EF4F_1" w:history="1">
         <w:tooltip>request info (phantom@phantomscreens.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (phantom@phantomscreens.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1FE58D_2" w:history="1">
+      <w:hyperlink r:id="rId_30EF4F_2" w:history="1">
         <w:tooltip>https://www.phantomscreens.com/ downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.phantomscreens.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1FE58D_3" w:history="1">
+      <w:hyperlink r:id="rId_30EF4F_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phantom Screens is North America's leading provider of retractable screens. Phantom's screens offer insect protection, solar shading, climate control, and enhanced privacy for doorways, windows, and large openings such as covered outdoor living spaces. Phantom retractable screens are designed to pull or lower into place when required and retract out of sight when not in use.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>The benefits of utilizing Phantom Screens in a project include: improved indoor air quality, energy conservation, merging of indoor/outdoor spaces, daylight management, reduction in solar heat gain, protection from UV fading, occupant comfort, and uncompromised views and building aesthetics.</w:t>
       </w:r>
       <w:r>
@@ -1163,66 +1163,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>30451 Simpson Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Abbotsford, BC, Canada V2T 6C7</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 604-855-3654</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 604-855-7834</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D0AF2A_1" w:history="1">
+      <w:hyperlink r:id="rId_BBE68B_1" w:history="1">
         <w:tooltip>request info (phantom@phantomscreens.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (phantom@phantomscreens.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D0AF2A_2" w:history="1">
+      <w:hyperlink r:id="rId_BBE68B_2" w:history="1">
         <w:tooltip>https://www.phantomscreens.com/ downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.phantomscreens.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -8361,81 +8361,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_F89996"
+  Id="rId_3A5C0C"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/phantoms.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1FE58D_1"
+  Id="rId_30EF4F_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Phantom%252BScreens&amp;message=RE%253A%2520Spec%2520Question%2520(08180pha)%253A%2520&amp;coid=40535&amp;spec=08180pha&amp;rep=&amp;fax=604-855-7834"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1FE58D_2"
+  Id="rId_30EF4F_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.phantomscreens.com/"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1FE58D_3"
+  Id="rId_30EF4F_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/phantom-screens-40535"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D0AF2A_1"
+  Id="rId_BBE68B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Phantom%252BScreens&amp;message=RE%253A%2520Spec%2520Question%2520(08180pha)%253A%2520&amp;coid=40535&amp;spec=08180pha&amp;rep=&amp;fax=604-855-7834"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D0AF2A_2"
+  Id="rId_BBE68B_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.phantomscreens.com/"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>