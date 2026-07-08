--- v1 (2026-02-22)
+++ v2 (2026-07-08)
@@ -23,76 +23,76 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" />
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" />
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/ppgarch.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
-              <wp:extent cx="1905000" cy="495300"/>
+              <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_53DA0C" descr="https://www.arcat.com/clients/gfx/ppgarch.png"/>
+              <wp:docPr id="1" name="Picture rId_7709E2" descr="https://www.arcat.com/clients/gfx/ppgarch.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_53DA0C" descr="https://www.arcat.com/clients/gfx/ppgarch.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_7709E2" descr="https://www.arcat.com/clients/gfx/ppgarch.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_53DA0C"/>
+                      <a:blip r:link="rId_7709E2"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1905000" cy="495300"/>
+                        <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SECTION 09 90 00</w:t>
       </w:r>
     </w:p>
@@ -138,139 +138,139 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Copyright 2004 - 2025 ARCAT, Inc. - All rights reserved</w:t>
+        <w:t>Copyright 2004 - 2026 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Pittsburgh Paints (formerly PPG Paints); Commercial coatings. Pittsburgh Paints is also the exclusive distributor of PPG Protective and Marine High Performance Coatings.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Pittsburgh Paints (formerly PPG Paints), which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>400 Bertha Lamme Drive</w:t>
+        <w:t>500 Cranberry Woods Dr.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cranberry Township, PA 16066</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 1-888-PPG-IDEA</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 888-434-3127</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0AA501_1" w:history="1">
-        <w:tooltip>request info (brian.joyce@ppg.com) downloads</w:tooltip>
+      <w:hyperlink r:id="rId_D328CF_1" w:history="1">
+        <w:tooltip>request info (brian.joyce@pittsburghpaints.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>request info (brian.joyce@ppg.com)</w:t>
+          <w:t>request info (brian.joyce@pittsburghpaints.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0AA501_2" w:history="1">
+      <w:hyperlink r:id="rId_D328CF_2" w:history="1">
         <w:tooltip>https://pittsburghpaints.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://pittsburghpaints.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0AA501_3" w:history="1">
+      <w:hyperlink r:id="rId_D328CF_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>A tradition was established early with Pittsburgh Paints - use the best technology, manufacture the best quality products, and provide exceptional, dedicated service. Today, that steadfast commitment to excellence is evident in every aspect of our business. We offer solutions for architects, specifiers, paint dealers and contractors in all markets... commercial, industrial, and residential. Today, Pittsburgh Paints and PPG Protective and Marine Coatings continue the foremost tradition of supplying high quality, comprehensive products lines, leading edge technologies and tailored support programs for each market segment.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Global Resources:</w:t>
       </w:r>
       <w:r>
@@ -1298,88 +1298,88 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Pittsburgh Paints (formerly PPG Paints), which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>400 Bertha Lamme Drive</w:t>
+        <w:t>500 Cranberry Woods Dr.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cranberry Township, PA 16066</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 1-888-PPG-IDEA</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 888-434-3127</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_DCB99F_1" w:history="1">
-        <w:tooltip>request info (brian.joyce@ppg.com) downloads</w:tooltip>
+      <w:hyperlink r:id="rId_8481E6_1" w:history="1">
+        <w:tooltip>request info (brian.joyce@pittsburghpaints.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>request info (brian.joyce@ppg.com)</w:t>
+          <w:t>request info (brian.joyce@pittsburghpaints.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_DCB99F_2" w:history="1">
+      <w:hyperlink r:id="rId_8481E6_2" w:history="1">
         <w:tooltip>https://pittsburghpaints.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://pittsburghpaints.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -14298,81 +14298,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_53DA0C"
+  Id="rId_7709E2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/ppgarch.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0AA501_1"
+  Id="rId_D328CF_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Pittsburgh%252BPaints%252B(formerly%252BPPG%252BPaints)&amp;message=RE%253A%2520Spec%2520Question%2520(09900ppg)%253A%2520&amp;coid=41841&amp;spec=09900ppg&amp;rep=&amp;fax=888-434-3127"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0AA501_2"
+  Id="rId_D328CF_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://pittsburghpaints.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0AA501_3"
+  Id="rId_D328CF_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/pittsburgh-paints-formerly-ppg-paints-41841"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_DCB99F_1"
+  Id="rId_8481E6_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Pittsburgh%252BPaints%252B(formerly%252BPPG%252BPaints)&amp;message=RE%253A%2520Spec%2520Question%2520(09900ppg)%253A%2520&amp;coid=41841&amp;spec=09900ppg&amp;rep=&amp;fax=888-434-3127"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_DCB99F_2"
+  Id="rId_8481E6_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://pittsburghpaints.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>