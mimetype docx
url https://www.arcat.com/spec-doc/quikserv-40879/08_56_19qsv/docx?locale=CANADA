--- v0 (2026-01-26)
+++ v1 (2026-07-09)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/quikserv.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_08F4BC" descr="https://www.arcat.com/clients/gfx/quikserv.png"/>
+              <wp:docPr id="1" name="Picture rId_A5F5A9" descr="https://www.arcat.com/clients/gfx/quikserv.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_08F4BC" descr="https://www.arcat.com/clients/gfx/quikserv.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_A5F5A9" descr="https://www.arcat.com/clients/gfx/quikserv.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_08F4BC"/>
+                      <a:blip r:link="rId_A5F5A9"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Houston, TX 77240-0466</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-388-8307</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 713-849-5882</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 713-849-5708</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0D366C_1" w:history="1">
+      <w:hyperlink r:id="rId_022519_1" w:history="1">
         <w:tooltip>request info (brian.hanson@easi-serv.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (brian.hanson@easi-serv.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0D366C_2" w:history="1">
+      <w:hyperlink r:id="rId_022519_2" w:history="1">
         <w:tooltip>https://www.quikserv.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.quikserv.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0D366C_3" w:history="1">
+      <w:hyperlink r:id="rId_022519_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>For over 30 years, Quikserv has been a premier manufacturer and distributor of pass-thru systems. Based in Houston TX, we strive to provide outstanding customer service throughout your experience. Our attention to detail, expert craftsmanship, and dedication to quality components and products have made us a leader in the industry. Quikserv specializes in stainless steel and aluminum fabrication. Product lines include drive-thru windows, transaction drawers, air curtains, deal trays, pharmacy windows and drawers, ticket windows, and other bullet-resistant products.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Quikserv products are designed with optimal functionality in mind and are unsurpassed in durability and performance. Whether you order an individual unit or a combination of products, we can meet your requirements and make the pass-thru portion of your business more reliable, efficient, and secure. We can even custom design products to match your unique specifications and needs.</w:t>
       </w:r>
     </w:p>
@@ -2138,66 +2138,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Houston, TX 77240-0466</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-388-8307</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 713-849-5882</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 713-849-5708</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_526D9C_1" w:history="1">
+      <w:hyperlink r:id="rId_5D1F0D_1" w:history="1">
         <w:tooltip>request info (brian.hanson@easi-serv.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (brian.hanson@easi-serv.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_526D9C_2" w:history="1">
+      <w:hyperlink r:id="rId_5D1F0D_2" w:history="1">
         <w:tooltip>https://www.quikserv.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.quikserv.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -19314,81 +19314,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_08F4BC"
+  Id="rId_A5F5A9"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/quikserv.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0D366C_1"
+  Id="rId_022519_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Quikserv&amp;message=RE%253A%2520Spec%2520Question%2520(08581qsv)%253A%2520&amp;coid=40879&amp;spec=08581qsv&amp;rep=&amp;fax=713-849-5708"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0D366C_2"
+  Id="rId_022519_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.quikserv.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0D366C_3"
+  Id="rId_022519_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/quikserv-40879"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_526D9C_1"
+  Id="rId_5D1F0D_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Quikserv&amp;message=RE%253A%2520Spec%2520Question%2520(08581qsv)%253A%2520&amp;coid=40879&amp;spec=08581qsv&amp;rep=&amp;fax=713-849-5708"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_526D9C_2"
+  Id="rId_5D1F0D_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.quikserv.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>