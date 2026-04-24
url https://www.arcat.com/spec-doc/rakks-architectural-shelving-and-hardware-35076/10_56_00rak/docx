--- v0 (2025-12-13)
+++ v1 (2026-04-24)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/rangine.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2705100" cy="1352550"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_1FF81A" descr="https://www.arcat.com/clients/gfx/rangine.png"/>
+              <wp:docPr id="1" name="Picture rId_D61CD4" descr="https://www.arcat.com/clients/gfx/rangine.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_1FF81A" descr="https://www.arcat.com/clients/gfx/rangine.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_D61CD4" descr="https://www.arcat.com/clients/gfx/rangine.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_1FF81A"/>
+                      <a:blip r:link="rId_D61CD4"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2705100" cy="1352550"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -180,96 +180,96 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Westborough, MA 01581</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-826-6006</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 781-455-8700</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 781-455-8702</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2A2499_1" w:history="1">
+      <w:hyperlink r:id="rId_F4DE57_1" w:history="1">
         <w:tooltip> sales@rakks.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t> sales@rakks.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2A2499_2" w:history="1">
+      <w:hyperlink r:id="rId_F4DE57_2" w:history="1">
         <w:tooltip>https://rakks.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://rakks.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2A2499_3" w:history="1">
+      <w:hyperlink r:id="rId_F4DE57_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Founded in 1971, Rakks Architectural Shelving and Hardware has been a leader in the design, development and production of innovative architectural shelving systems. For over three decades. Our shelving has been the choice of architects, interior designers, store planners and design savvy consumers. Our ever-expanding product line provides attractive, flexible and affordable shelving and display solutions. In addition to shelving, we offer a selection of architectural specialty products that include brackets for the installation of counters, sills, vanities, benches and wood railings.</w:t>
       </w:r>
       <w:r>
@@ -974,66 +974,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Westborough, MA 01581</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-826-6006</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 781-455-8700</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 781-455-8702</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3CB23C_1" w:history="1">
+      <w:hyperlink r:id="rId_3D2220_1" w:history="1">
         <w:tooltip>request info (sales@rakks.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@rakks.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3CB23C_2" w:history="1">
+      <w:hyperlink r:id="rId_3D2220_2" w:history="1">
         <w:tooltip>https://rakks.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://rakks.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -8116,81 +8116,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_1FF81A"
+  Id="rId_D61CD4"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/rangine.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2A2499_1"
+  Id="rId_F4DE57_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="mailto:sales@rakks.com?subject=RE:%20Spec%20Question%20(10670rak):%20"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2A2499_2"
+  Id="rId_F4DE57_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://rakks.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2A2499_3"
+  Id="rId_F4DE57_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/rakks-architectural-shelving-and-hardware-35076"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3CB23C_1"
+  Id="rId_3D2220_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Rakks%252BArchitectural%252BShelving%252Band%252BHardware&amp;message=RE%253A%2520Spec%2520Question%2520(10670rak)%253A%2520&amp;coid=35076&amp;spec=10670rak&amp;rep=&amp;fax=781-455-8702"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3CB23C_2"
+  Id="rId_3D2220_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://rakks.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>