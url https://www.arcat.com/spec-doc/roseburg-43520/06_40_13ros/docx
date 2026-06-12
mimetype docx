--- v0 (2025-12-15)
+++ v1 (2026-06-12)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/roseburg.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_409A72" descr="https://www.arcat.com/clients/gfx/roseburg.png"/>
+              <wp:docPr id="1" name="Picture rId_C3FB76" descr="https://www.arcat.com/clients/gfx/roseburg.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_409A72" descr="https://www.arcat.com/clients/gfx/roseburg.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_C3FB76" descr="https://www.arcat.com/clients/gfx/roseburg.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_409A72"/>
+                      <a:blip r:link="rId_C3FB76"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Springfield, OR 97477</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-245-1115</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 541-679-3311 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 541-679-2543</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_56B1CE_1" w:history="1">
+      <w:hyperlink r:id="rId_CCE75B_1" w:history="1">
         <w:tooltip>request info (MarkN@rfpco.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (MarkN@rfpco.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_56B1CE_2" w:history="1">
-        <w:tooltip>http://www.roseburg.com downloads</w:tooltip>
+      <w:hyperlink r:id="rId_CCE75B_2" w:history="1">
+        <w:tooltip>https://www.roseburg.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://www.roseburg.com</w:t>
+          <w:t>https://www.roseburg.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_56B1CE_3" w:history="1">
+      <w:hyperlink r:id="rId_CCE75B_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Roseburg was founded in 1936, which means we've been around for more than 75 years. That may seem like plenty of time in human years, but at that age, a tree is just coming into its own. We like to think that as a company we're doing the same.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Our company founder Kenneth Ford was a pioneer in the forest products industry. In 1946, he blazed a trail by purchasing 15,000 acres of timberland: Today, Roseburg owns over 600,000 acres of viable timberlands, ensuring consistent forest products for the future. We started designing a plywood facility in 1950, and soon began producing wood products as well as lumber. In 1997, Allyn Ford, Kenneth's son, assumed ownership, meaning that Roseburg has been closely held for 75 years. It's been a good start.</w:t>
       </w:r>
       <w:r>
@@ -1340,74 +1340,74 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Springfield, OR 97477</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-245-1115</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 541-679-3311 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 541-679-2543</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_67C51A_1" w:history="1">
+      <w:hyperlink r:id="rId_A5933B_1" w:history="1">
         <w:tooltip>request info (MarkN@rfpco.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (MarkN@rfpco.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_67C51A_2" w:history="1">
-        <w:tooltip>http://www.roseburg.com downloads</w:tooltip>
+      <w:hyperlink r:id="rId_A5933B_2" w:history="1">
+        <w:tooltip>https://www.roseburg.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://www.roseburg.com</w:t>
+          <w:t>https://www.roseburg.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -5966,83 +5966,83 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_409A72"
+  Id="rId_C3FB76"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/roseburg.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_56B1CE_1"
+  Id="rId_CCE75B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Roseburg&amp;message=RE%253A%2520Spec%2520Question%2520(06413ros)%253A%2520&amp;coid=43520&amp;spec=06413ros&amp;rep=&amp;fax=541-679-2543"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_56B1CE_2"
+  Id="rId_CCE75B_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="http://www.roseburg.com"
+  Target="https://www.roseburg.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_56B1CE_3"
+  Id="rId_CCE75B_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/roseburg-43520"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_67C51A_1"
+  Id="rId_A5933B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Roseburg&amp;message=RE%253A%2520Spec%2520Question%2520(06413ros)%253A%2520&amp;coid=43520&amp;spec=06413ros&amp;rep=&amp;fax=541-679-2543"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_67C51A_2"
+  Id="rId_A5933B_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="http://www.roseburg.com"
+  Target="https://www.roseburg.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>