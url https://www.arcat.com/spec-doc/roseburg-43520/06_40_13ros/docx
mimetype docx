--- v1 (2026-06-12)
+++ v2 (2026-07-07)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/roseburg.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_C3FB76" descr="https://www.arcat.com/clients/gfx/roseburg.png"/>
+              <wp:docPr id="1" name="Picture rId_8445FC" descr="https://www.arcat.com/clients/gfx/roseburg.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_C3FB76" descr="https://www.arcat.com/clients/gfx/roseburg.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_8445FC" descr="https://www.arcat.com/clients/gfx/roseburg.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_C3FB76"/>
+                      <a:blip r:link="rId_8445FC"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Springfield, OR 97477</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-245-1115</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 541-679-3311 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 541-679-2543</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CCE75B_1" w:history="1">
+      <w:hyperlink r:id="rId_D66A6E_1" w:history="1">
         <w:tooltip>request info (MarkN@rfpco.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (MarkN@rfpco.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CCE75B_2" w:history="1">
+      <w:hyperlink r:id="rId_D66A6E_2" w:history="1">
         <w:tooltip>https://www.roseburg.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.roseburg.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CCE75B_3" w:history="1">
+      <w:hyperlink r:id="rId_D66A6E_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Roseburg was founded in 1936, which means we've been around for more than 75 years. That may seem like plenty of time in human years, but at that age, a tree is just coming into its own. We like to think that as a company we're doing the same.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Our company founder Kenneth Ford was a pioneer in the forest products industry. In 1946, he blazed a trail by purchasing 15,000 acres of timberland: Today, Roseburg owns over 600,000 acres of viable timberlands, ensuring consistent forest products for the future. We started designing a plywood facility in 1950, and soon began producing wood products as well as lumber. In 1997, Allyn Ford, Kenneth's son, assumed ownership, meaning that Roseburg has been closely held for 75 years. It's been a good start.</w:t>
       </w:r>
       <w:r>
@@ -1340,66 +1340,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Springfield, OR 97477</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-245-1115</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 541-679-3311 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 541-679-2543</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A5933B_1" w:history="1">
+      <w:hyperlink r:id="rId_64776A_1" w:history="1">
         <w:tooltip>request info (MarkN@rfpco.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (MarkN@rfpco.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A5933B_2" w:history="1">
+      <w:hyperlink r:id="rId_64776A_2" w:history="1">
         <w:tooltip>https://www.roseburg.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.roseburg.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -5966,81 +5966,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_C3FB76"
+  Id="rId_8445FC"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/roseburg.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CCE75B_1"
+  Id="rId_D66A6E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Roseburg&amp;message=RE%253A%2520Spec%2520Question%2520(06413ros)%253A%2520&amp;coid=43520&amp;spec=06413ros&amp;rep=&amp;fax=541-679-2543"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CCE75B_2"
+  Id="rId_D66A6E_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.roseburg.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CCE75B_3"
+  Id="rId_D66A6E_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/roseburg-43520"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A5933B_1"
+  Id="rId_64776A_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Roseburg&amp;message=RE%253A%2520Spec%2520Question%2520(06413ros)%253A%2520&amp;coid=43520&amp;spec=06413ros&amp;rep=&amp;fax=541-679-2543"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A5933B_2"
+  Id="rId_64776A_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.roseburg.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>