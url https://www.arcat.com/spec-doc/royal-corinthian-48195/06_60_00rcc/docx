--- v0 (2026-04-25)
+++ v1 (2026-07-08)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/royalcorin.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3638550" cy="2162175"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_6F8BC8" descr="https://www.arcat.com/clients/gfx/royalcorin.png"/>
+              <wp:docPr id="1" name="Picture rId_3B4805" descr="https://www.arcat.com/clients/gfx/royalcorin.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_6F8BC8" descr="https://www.arcat.com/clients/gfx/royalcorin.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_3B4805" descr="https://www.arcat.com/clients/gfx/royalcorin.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_6F8BC8"/>
+                      <a:blip r:link="rId_3B4805"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3638550" cy="2162175"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>West Chicago, IL 60185</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-265-8661</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 630-876-8899</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 630-876-3098</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_61ADB7_1" w:history="1">
+      <w:hyperlink r:id="rId_DA4AAC_1" w:history="1">
         <w:tooltip>request info (royalcor@royalcorinthian.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (royalcor@royalcorinthian.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_61ADB7_2" w:history="1">
+      <w:hyperlink r:id="rId_DA4AAC_2" w:history="1">
         <w:tooltip>https://royalcorinthian.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://royalcorinthian.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_61ADB7_3" w:history="1">
+      <w:hyperlink r:id="rId_DA4AAC_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Royal Corinthian has been manufacturing architectural columns, exterior cornice, fiberglass pergolas, and balustrade systems in America for over 30 years. We emulate ancient architecture and ensure longevity by making our architectural products only from composite materials that will last for generations.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>We specialize in fiberglass, FRP, synthetic stone, cellular PVC, GFRC, and high density polyurethane products. Not only are we the only manufacturer that offers all of these materials, but our products can be mixed and matched on the same project since we use the same molds for all materials.</w:t>
       </w:r>
     </w:p>
@@ -2026,66 +2026,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>West Chicago, IL 60185</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-265-8661</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 630-876-8899</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 630-876-3098</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_48EECC_1" w:history="1">
+      <w:hyperlink r:id="rId_1DAC0B_1" w:history="1">
         <w:tooltip>request info (royalcor@royalcorinthian.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (royalcor@royalcorinthian.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_48EECC_2" w:history="1">
+      <w:hyperlink r:id="rId_1DAC0B_2" w:history="1">
         <w:tooltip>https://royalcorinthian.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://royalcorinthian.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -19638,81 +19638,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_6F8BC8"
+  Id="rId_3B4805"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/royalcorin.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_61ADB7_1"
+  Id="rId_DA4AAC_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Royal%252BCorinthian&amp;message=RE%253A%2520Spec%2520Question%2520(06600rcc)%253A%2520&amp;coid=48195&amp;spec=06600rcc&amp;rep=&amp;fax=630-876-3098"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_61ADB7_2"
+  Id="rId_DA4AAC_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://royalcorinthian.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_61ADB7_3"
+  Id="rId_DA4AAC_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/royal-corinthian-48195"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_48EECC_1"
+  Id="rId_1DAC0B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Royal%252BCorinthian&amp;message=RE%253A%2520Spec%2520Question%2520(06600rcc)%253A%2520&amp;coid=48195&amp;spec=06600rcc&amp;rep=&amp;fax=630-876-3098"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_48EECC_2"
+  Id="rId_1DAC0B_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://royalcorinthian.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>