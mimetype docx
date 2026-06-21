--- v0 (2026-02-22)
+++ v1 (2026-06-21)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/safe_haven.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_7476A2" descr="https://www.arcat.com/clients/gfx/safe_haven.png"/>
+              <wp:docPr id="1" name="Picture rId_393CB1" descr="https://www.arcat.com/clients/gfx/safe_haven.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_7476A2" descr="https://www.arcat.com/clients/gfx/safe_haven.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_393CB1" descr="https://www.arcat.com/clients/gfx/safe_haven.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_7476A2"/>
+                      <a:blip r:link="rId_393CB1"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -181,91 +181,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Safe Haven Defense US, LLC, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>22849 N. 19th Ave., Suite 100</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phoenix, AZ 85027</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 303-263-7259</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_9731F6_1" w:history="1">
+      <w:hyperlink r:id="rId_C55FCD_1" w:history="1">
         <w:tooltip>request info (tesch@safehavendefense.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (tesch@safehavendefense.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_9731F6_2" w:history="1">
+      <w:hyperlink r:id="rId_C55FCD_2" w:history="1">
         <w:tooltip>https://safehavendefense.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://safehavendefense.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_9731F6_3" w:history="1">
+      <w:hyperlink r:id="rId_C55FCD_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Safe Haven Defense manufactures security laminates that offers superior protection against glass breakage due to burglaries, hurricanes, bombs and even bullets. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Unlike most competing product, SAFE HAVEN DEFENSE laminates are applied onsite to existing windows in commercial, municipal, and residential buildings, with virtually no disruption to business activity. No special modifications or retrofitting is required.</w:t>
       </w:r>
     </w:p>
@@ -1198,66 +1198,66 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Safe Haven Defense US, LLC, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>22849 N. 19th Ave., Suite 100</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phoenix, AZ 85027</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 303-263-7259</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_5F2A89_1" w:history="1">
+      <w:hyperlink r:id="rId_E4F2D0_1" w:history="1">
         <w:tooltip>request info (tesch@safehavendefense.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (tesch@safehavendefense.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_5F2A89_2" w:history="1">
+      <w:hyperlink r:id="rId_E4F2D0_2" w:history="1">
         <w:tooltip>https://safehavendefense.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://safehavendefense.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -3974,81 +3974,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_7476A2"
+  Id="rId_393CB1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/safe_haven.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_9731F6_1"
+  Id="rId_C55FCD_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Safe%252BHaven%252BDefense%252BUS%252C%252BLLC&amp;message=RE%253A%2520Spec%2520Question%2520(08873shl)%253A%2520&amp;coid=53548&amp;spec=08873shl&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_9731F6_2"
+  Id="rId_C55FCD_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://safehavendefense.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_9731F6_3"
+  Id="rId_C55FCD_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/safe-haven-defense-us-llc-53548"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_5F2A89_1"
+  Id="rId_E4F2D0_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Safe%252BHaven%252BDefense%252BUS%252C%252BLLC&amp;message=RE%253A%2520Spec%2520Question%2520(08873shl)%253A%2520&amp;coid=53548&amp;spec=08873shl&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_5F2A89_2"
+  Id="rId_E4F2D0_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://safehavendefense.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>