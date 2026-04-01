--- v0 (2026-01-08)
+++ v1 (2026-04-01)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/safe-t-nose.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_2851AB" descr="https://www.arcat.com/clients/gfx/safe-t-nose.png"/>
+              <wp:docPr id="1" name="Picture rId_695F8B" descr="https://www.arcat.com/clients/gfx/safe-t-nose.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_2851AB" descr="https://www.arcat.com/clients/gfx/safe-t-nose.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_695F8B" descr="https://www.arcat.com/clients/gfx/safe-t-nose.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_2851AB"/>
+                      <a:blip r:link="rId_695F8B"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Salem, OR 97305</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 855-723-6673</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 503-362-3554</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 503-362-5884</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_372DC3_1" w:history="1">
+      <w:hyperlink r:id="rId_F8C125_1" w:history="1">
         <w:tooltip>request info (sales@safetnose.com ) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@safetnose.com )</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_372DC3_2" w:history="1">
+      <w:hyperlink r:id="rId_F8C125_2" w:history="1">
         <w:tooltip>http://www.safetnose.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.safetnose.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_372DC3_3" w:history="1">
+      <w:hyperlink r:id="rId_F8C125_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Safe-T-Nose is North America's leader in luminous egress path marking technology. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Our mission is to provide the most complete, economical, and longest lasting luminous egress path marking system available. Not only are our solutions designed to save lives and prevent injuries, they are also designed with contractors in mind, making egress path markings fit your schedule and budget.</w:t>
       </w:r>
       <w:r>
@@ -1360,66 +1360,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Salem, OR 97305</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 855-723-6673</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 503-362-3554</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 503-362-5884</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F9319F_1" w:history="1">
+      <w:hyperlink r:id="rId_448ED9_1" w:history="1">
         <w:tooltip>request info (sales@safetnose.com ) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@safetnose.com )</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_F9319F_2" w:history="1">
+      <w:hyperlink r:id="rId_448ED9_2" w:history="1">
         <w:tooltip>http://www.safetnose.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.safetnose.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -4654,81 +4654,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_2851AB"
+  Id="rId_695F8B"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/safe-t-nose.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_372DC3_1"
+  Id="rId_F8C125_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Safe-T-Nose&amp;message=RE%253A%2520Spec%2520Question%2520(05550saf)%253A%2520&amp;coid=50627&amp;spec=05550saf&amp;rep=&amp;fax=503-362-5884"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_372DC3_2"
+  Id="rId_F8C125_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.safetnose.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_372DC3_3"
+  Id="rId_F8C125_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/safe-t-nose-50627"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F9319F_1"
+  Id="rId_448ED9_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Safe-T-Nose&amp;message=RE%253A%2520Spec%2520Question%2520(05550saf)%253A%2520&amp;coid=50627&amp;spec=05550saf&amp;rep=&amp;fax=503-362-5884"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_F9319F_2"
+  Id="rId_448ED9_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.safetnose.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>