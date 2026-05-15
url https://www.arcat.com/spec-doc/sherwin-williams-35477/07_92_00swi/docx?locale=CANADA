--- v0 (2026-03-22)
+++ v1 (2026-05-15)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/sherwinw.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_D609A7" descr="https://www.arcat.com/clients/gfx/sherwinw.png"/>
+              <wp:docPr id="1" name="Picture rId_1B1425" descr="https://www.arcat.com/clients/gfx/sherwinw.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_D609A7" descr="https://www.arcat.com/clients/gfx/sherwinw.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_1B1425" descr="https://www.arcat.com/clients/gfx/sherwinw.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_D609A7"/>
+                      <a:blip r:link="rId_1B1425"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -138,1348 +138,1393 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Copyright 2021 - 2022 ARCAT, Inc. - All rights reserved</w:t>
+        <w:t>Copyright 2021 - 2026 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Sherwin-Williams; paints, coatings, and sealants.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Sherwin-Williams, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>101 Prospect Ave.</w:t>
+        <w:t>1 Sherwin Way</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Cleveland, OH 44115</w:t>
+        <w:t>Cleveland, OH 44113</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Toll Free: 800-4-SHERWIN (474-3794)</w:t>
+        <w:t>Toll Free Tel: 800-4-SHERWIN (474-3794)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Phone: 216-566-2000</w:t>
+        <w:t>Tel: 216-566-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 216-566-1392</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
+        <w:t>Email: specifications@sherwin.com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Web: https://www.sherwin-williams.com/architects-specifiers-designers; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>https://www.sherwin-williams.com/full-spectrum-possibilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t/>
+      </w:r>
+      <w:hyperlink r:id="rId_9671AB_1" w:history="1">
+        <w:tooltip>www.swspecs.com downloads</w:tooltip>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="802020"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.swspecs.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>[ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId_9671AB_2" w:history="1">
+        <w:tooltip>Click Here downloads</w:tooltip>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="802020"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Click Here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t> ] for additional information.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>About Sherwin-Williams.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>For more than 150 years, Sherwin-Williams has been an industry leader in the development of technologically advanced paint and coatings. Sherwin-Williams has satisfied the coating and color needs of the architectural and design community for both commercial and residential projects. We are a global leader in the manufacturing, development, distribution and sale of paint, coatings, and related products to professional, industrial, commercial and retail customers. Sherwin-Williams is dedicated to supporting architects, specifiers, designers and painting professionals with exceptional and exclusive products, resources to make confident product and color selections and expert, personalized service at its more than 4,300 stores across North America, with more than 5,000 stores and facilities supporting 120 countries worldwide.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>One Partner Every Step of the Way.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Sherwin-Williams is your one partner for every project, simplifying the specification process from pre-design through operation - supporting the entire life cycle of the building. Our building products seamlessly blend aesthetics, performance and sustainability attributes, allowing you to design innovative spaces that inspire.  Sherwin-Williams strives to make your job easier by streamlining our suite of coating solutions to simplify specifications into a one-stop shop for any project. Our products can help you meet important performance and sustainability criteria for any project. This, in turn, may help save money, improve energy efficiency, lower carbon emissions and support a healthier built environment.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Our knowledgeable Architectural Team is your go-to partner for coating recommendations, specifications support and color tools. Our dedicated experts support the entire life cycle of a project, from specification through construction to operation and maintenance. We forge connections with designers, general contractors, product manufacturers and subcontractors throughout the project life cycle. These relationships help ensure projects stay on time and on budget and exceed design expectations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATPart"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>GENERAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>SECTION INCLUDES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete items below not required for project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Polyurethane sealants. (LOXON S1) (LOXON H1) (LOXON TX) (LOXON SL1) (LOXON NS2) (LOXON SL2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Primers for polyurethane sealants. (LOXON Porous Surfaces Primer) (LOXON Quick Dry Primer)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Acrylic latex joint sealants. (950A) (Power House)(Sher-Max) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Silicone joint sealants. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Acoustical joint sealants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>RELATED SECTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete any sections below not relevant to this project; add others as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 03 30 00 - Cast-in-Place Concrete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 03 41 16 - Precast Concrete Slabs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 03 47 13 - Tilt-Up Concrete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 04 20 00 - Unit Masonry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 07 24 00 - Exterior Insulation and Finish Systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 08 50 00 - Windows.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Section 09 21 16.33 - Gypsum Board Area Separation Wall Assemblies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete references from the list below that are not actually required by the text of the edited section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM International (ASTM):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM C510 - Standard Test Method for Staining and Color Change of Single- or Multicomponent Joint Sealants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM C639 - Standard Test Method for Rheological (Flow) Properties of Elastomeric Sealants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM C661 - Standard Test Method for Indentation Hardness of Elastomeric-Type Sealants by Means of a Durometer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM C679 - Standard Test Method for Tack-Free Time of Elastomeric Sealants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM C719 - Standard Test Method for Adhesion and Cohesion of Elastomeric Joint Sealants Under Cyclic Movement (Hockman Cycle).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM C793 - Standard Test Method for Effects of Laboratory Accelerated Weathering on Elastomeric Joint Sealants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM C794 - Standard Test Method for Adhesion-in-Peel of Elastomeric Joint Sealants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM C920 - Standard Specification for Elastomeric Joint Sealants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM C1382 - Standard Test Method for Determining Tensile Adhesion Properties of Sealants When Used in Exterior Insulation and Finish Systems (EIFS) Joints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM D412 - Standard Test Methods for Vulcanized Rubber and Thermoplastic Elastomers - Tension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>ASTM D2240 - Standard Test Method for Rubber Property - Durometer Hardness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Canadian General Standards Board (CAN.CGSB): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>CAN/CGSB-19.13-M87 - Sealing Compound, One Component, Elastomeric, Chemical Curing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>California Department of Public Health: www.cdph.ca.gov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Standard Method for the Testing and Evaluation of Volatile Organic Chemical Emissions from Indoor Sources Using Environmental Chambers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>NSF International (NSF): www.nsf.org. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Standard 51 - Food Equipment Materials. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sealant, Waterproofing, and Restoration Institute (SWRI): www.swrionline.org. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>SWRI Validation Program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>U.S. Environmental Protection Agency (EPA): www.epa.gov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>40 CFR 59, Subpart D - National Volatile Organic Compound Emission Standards for Architectural Coatings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>U.S. Food and Drug Administration (FDA): www.fda.gov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>21 CFR 177.2600 - Title 21 Part 177 Indirect Food Additives: Polymers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>US Green Building Council (USGBC): www.usgbc.org. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Leadership in Energy and Environmental Design (LEED) Green Building Rating System. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>U.S. General Services Administration (GSA): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>TT-S-00227E - Sealing Compound: Elastomeric Type, Multi-Component (For Caulking, Sealing, and Glazing in Buildings and Other Structures). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>TT-S-00230C - Sealing Compound: Elastomeric Type, Multi-Component (For Caulking, Sealing, and Glazing in Buildings and Other Structures). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>TT-S-001543A - Sealing Compound: Silicone rubber Base (For Caulking, Sealing, and Glazing in Buildings and Other Structures).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>SUBMITTALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Submit under provisions of Section 01 30 00 - Administrative Requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product Data:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manufacturer's data sheets on each product to be used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Preparation instructions and recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Storage and handling requirements and recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Typical installation methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete if not applicable to product type.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Verification Samples: Two representative units of each type, size, pattern and color.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Shop Drawings: Include details of materials, construction and finish. Include relationship with adjacent construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>QUALITY ASSURANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manufacturer Qualifications: Company specializing in manufacturing products specified in this section with a minimum five years documented experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Installer Qualifications: Company specializing in performing Work of this section with minimum two years documented experience with projects of similar scope and complexity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Source Limitations: Provide each type of product from a single manufacturing source to ensure uniformity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Include mock-up if the project size or quality warrant the expense. The following is one example of how a mock-up on might be specified. When deciding on the extent of the mock-up, consider all the major different types of work on the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mock-Up: Construct a mock-up with actual materials in sufficient time for Architect's review and to not delay construction progress. Locate mock-up as acceptable to Architect and provide temporary foundations and support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Intent of mock-up is to demonstrate quality of workmanship and visual appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>If mock-up is not acceptable, rebuild mock-up until satisfactory results are achieved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Retain mock-up during construction as a standard for comparison with completed work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Do not alter or remove mock-up until work is completed or removal is authorized.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>PRE-INSTALLATION CONFERENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Convene a conference approximately two weeks before scheduled commencement of the Work. Attendees will include Architect, Contractor and trades involved. Agenda will include schedule, responsibilities, critical path items and approvals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>DELIVERY, STORAGE, AND HANDLING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Store and handle in strict compliance with manufacturer's written instructions and recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Protect from damage due to weather, excessive temperature, and construction operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>PROJECT CONDITIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Maintain environmental conditions (temperature, humidity, and ventilation) within limits recommended by manufacturer for optimum results. Do not install products under environmental conditions outside manufacturer's recommended limits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>WARRANTY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Manufacturer's standard limited warranty unless indicated otherwise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATPart"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>PRODUCTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>MANUFACTURERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Acceptable Manufacturer: Sherwin-Williams, which is located at: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>1 Sherwin Way</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Cleveland, OH 44113;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Toll Free Tel: 800-4-SHERWIN (474-3794)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Tel: 216-566-2000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Fax: 216-566-1392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BCCF64_1" w:history="1">
+      <w:hyperlink r:id="rId_8A75A2_1" w:history="1">
         <w:tooltip>specifications@sherwin.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>specifications@sherwin.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Web: </w:t>
-[...14 lines deleted...]
-        <w:t/>
+        <w:t>Web: https://www.sherwin-williams.com/architects-specifiers-designers; </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>[ </w:t>
-[...14 lines deleted...]
-        <w:t> ] for additional information.</w:t>
+        <w:t>https://www.sherwin-williams.com/full-spectrum-possibilities</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
-      <w:r>
-[...1173 lines deleted...]
-      <w:hyperlink r:id="rId_6B18EA_2" w:history="1">
+      <w:hyperlink r:id="rId_8A75A2_2" w:history="1">
         <w:tooltip>www.swspecs.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.swspecs.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -7859,81 +7904,75 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_D609A7"
+  Id="rId_1B1425"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/sherwinw.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BCCF64_1"
+  Id="rId_9671AB_1"
+  Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
+  Target="http://www.swspecs.com"
+  TargetMode="External"
+/>
+<Relationship
+  Id="rId_9671AB_2"
+  Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
+  Target="http://www.arcat.com/company/35477"
+  TargetMode="External"
+/>
+<Relationship
+  Id="rId_8A75A2_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="mailto:specifications@sherwin.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BCCF64_2"
-[...17 lines deleted...]
-  Id="rId_6B18EA_2"
+  Id="rId_8A75A2_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.swspecs.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>