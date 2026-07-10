--- v1 (2026-05-15)
+++ v2 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/sherwinw.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_1B1425" descr="https://www.arcat.com/clients/gfx/sherwinw.png"/>
+              <wp:docPr id="1" name="Picture rId_D4A057" descr="https://www.arcat.com/clients/gfx/sherwinw.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_1B1425" descr="https://www.arcat.com/clients/gfx/sherwinw.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_D4A057" descr="https://www.arcat.com/clients/gfx/sherwinw.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_1B1425"/>
+                      <a:blip r:link="rId_D4A057"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -216,76 +216,76 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 216-566-1392</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: specifications@sherwin.com</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: https://www.sherwin-williams.com/architects-specifiers-designers; </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>https://www.sherwin-williams.com/full-spectrum-possibilities</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
-      <w:hyperlink r:id="rId_9671AB_1" w:history="1">
+      <w:hyperlink r:id="rId_383C31_1" w:history="1">
         <w:tooltip>www.swspecs.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.swspecs.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>[ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_9671AB_2" w:history="1">
+      <w:hyperlink r:id="rId_383C31_2" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>About Sherwin-Williams.</w:t>
       </w:r>
       <w:r>
@@ -1450,81 +1450,81 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cleveland, OH 44113;</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-4-SHERWIN (474-3794)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 216-566-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 216-566-1392</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_8A75A2_1" w:history="1">
+      <w:hyperlink r:id="rId_65F679_1" w:history="1">
         <w:tooltip>specifications@sherwin.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>specifications@sherwin.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: https://www.sherwin-williams.com/architects-specifiers-designers; </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>https://www.sherwin-williams.com/full-spectrum-possibilities</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
-      <w:hyperlink r:id="rId_8A75A2_2" w:history="1">
+      <w:hyperlink r:id="rId_65F679_2" w:history="1">
         <w:tooltip>www.swspecs.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.swspecs.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -7904,75 +7904,75 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_1B1425"
+  Id="rId_D4A057"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/sherwinw.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_9671AB_1"
+  Id="rId_383C31_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.swspecs.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_9671AB_2"
+  Id="rId_383C31_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.arcat.com/company/35477"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_8A75A2_1"
+  Id="rId_65F679_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="mailto:specifications@sherwin.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_8A75A2_2"
+  Id="rId_65F679_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.swspecs.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>