--- v0 (2025-11-07)
+++ v1 (2026-05-15)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/sherwinw.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_3A34A2" descr="https://www.arcat.com/clients/gfx/sherwinw.png"/>
+              <wp:docPr id="1" name="Picture rId_BD084C" descr="https://www.arcat.com/clients/gfx/sherwinw.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_3A34A2" descr="https://www.arcat.com/clients/gfx/sherwinw.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_BD084C" descr="https://www.arcat.com/clients/gfx/sherwinw.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_3A34A2"/>
+                      <a:blip r:link="rId_BD084C"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -138,189 +138,234 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Copyright 2007 - 2024 ARCAT, Inc. - All rights reserved</w:t>
+        <w:t>Copyright 2007 - 2026 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Sherwin-Williams; paints and coatings.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Sherwin-Williams, which is located at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>101 Prospect Ave.</w:t>
+        <w:t>1 Sherwin Way</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Cleveland, OH 44115</w:t>
+        <w:t>Cleveland, OH 44113</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Toll Free Tel: 800-524-5979</w:t>
+        <w:t>Toll Free Tel: 800-4-SHERWIN (474-3794)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 216-566-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Fax: 440-826-1989</w:t>
+        <w:t>Fax: 216-566-1392</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_30F1F1_1" w:history="1">
+      <w:hyperlink r:id="rId_05263F_1" w:history="1">
         <w:tooltip>specifications@sherwin.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>specifications@sherwin.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Web: </w:t>
-[...2 lines deleted...]
-        <w:tooltip>www.swspecs.com downloads</w:tooltip>
+        <w:t>Web: https://www.sherwin-williams.com/architects-specifiers-designers; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>https://www.sherwin-williams.com/full-spectrum-possibilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t/>
+      </w:r>
+      <w:hyperlink r:id="rId_05263F_2" w:history="1">
+        <w:tooltip>https://www.swspecs.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>www.swspecs.com</w:t>
+          <w:t>https://www.swspecs.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_30F1F1_3" w:history="1">
+      <w:hyperlink r:id="rId_05263F_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Sherwin-Williams knows how to make sure your vision is achieved. On every project, under any condition, we are there for you every step of the way providing quality innovative coatings and colors along with expert service and support. We are a one-stop-supplier for architects, specifiers, engineers or design professionals. And we follow through with contractors to ensure that your performance requirements are met on time and on budget and that the result remains true to your vision. From floors to walls to trim to ceilings, structural steel to masonry to architectural wood working, Sherwin-Williams has the most innovative products for every commercial or industrial application and substrate. By using the latest technologies, we can offer better choices, more options, and never-before possibilities.</w:t>
+        <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>This Painting Schedule is furnished only as a guide to select paint systems, and is not all-inclusive of available Sherwin-Williams products. Although it is written in the CSI format and can be included in its entirety in a master specification, one should review the contents and edit to suit the needs of the project and its respective location. If you need more specific information on a particular product, refer to the current Sherwin-Williams Painting Systems Catalog or the swgreenspecs.com website or to learn more call 800-524-5979.</w:t>
+        <w:t>About Sherwin-Williams.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>For more than 150 years, Sherwin-Williams has been an industry leader in the development of technologically advanced paint and coatings. Sherwin-Williams has satisfied the coating and color needs of the architectural and design community for both commercial and residential projects. We are a global leader in the manufacturing, development, distribution and sale of paint, coatings, and related products to professional, industrial, commercial and retail customers. Sherwin-Williams is dedicated to supporting architects, specifiers, designers and painting professionals with exceptional and exclusive products, resources to make confident product and color selections and expert, personalized service at its more than 4,300 stores across North America, with more than 5,000 stores and facilities supporting 120 countries worldwide.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
+        <w:t>One Partner Every Step of the Way.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Sherwin-Williams is your one partner for every project, simplifying the specification process from pre-design through operation - supporting the entire life cycle of the building. Our building products seamlessly blend aesthetics, performance and sustainability attributes, allowing you to design innovative spaces that inspire.  Sherwin-Williams strives to make your job easier by streamlining our suite of coating solutions to simplify specifications into a one-stop shop for any project. Our products can help you meet important performance and sustainability criteria for any project. This, in turn, may help save money, improve energy efficiency, lower carbon emissions and support a healthier built environment.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Our knowledgeable Architectural Team is your go-to partner for coating recommendations, specifications support and color tools. Our dedicated experts support the entire life cycle of a project, from specification through construction to operation and maintenance. We forge connections with designers, general contractors, product manufacturers and subcontractors throughout the project life cycle. These relationships help ensure projects stay on time and on budget and exceed design expectations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
         <w:t>See our SpecWizard: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_30F1F1_4" w:history="1">
+      <w:hyperlink r:id="rId_05263F_4" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
     </w:p>
@@ -987,51 +1032,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Verification Samples:  For each finished product specified, submit samples that represent the actual product, color, and sheen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Coating Maintenance Manual: Upon conclusion of project, the Contractor or paint manufacturer/supplier shall furnish a coating maintenance manual, such as Sherwin-Williams, "Custodian Project Color and Product Information" report or equal. Manual shall include an Area Summary with finish schedule, Area Detail designating where each product/color/finish was used, product data pages, Material Safety Data Sheets, care and cleaning instructions, touch-up procedures, and color samples of each color and finish used.</w:t>
+        <w:t>Coating Maintenance Manual: Upon conclusion of project, the Contractor or paint manufacturer/supplier will furnish a coating maintenance manual, such as Sherwin-Williams, "Custodian Project Color and Product Information" report or equal. Manual will include an Area Summary with finish schedule, Area Detail designating where each product/color/finish was used, product data pages, Material Safety Data Sheets, care and cleaning instructions, touch-up procedures, and color samples of each color and finish used.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Only submit complying products based on project requirements (i.e. LEED). One must also comply with the regulations regarding VOCs (CARB, OTC, SCAQMD, LADCO). To ensure compliance with district regulations and other rules, businesses that perform coating activities should contact the local district in each area where the coating will be used.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Projects cannot register for LEED 09 after Oct 31st, 2016.  </w:t>
       </w:r>
@@ -1039,65 +1084,65 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>USGBC LEED V4 Submittals: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>MRc2 Environmental Product Declaration Product Language: Products shall be selected with a preference to products that have product-specific environmental product declaration documentation. </w:t>
+        <w:t>MRc2 Environmental Product Declaration Product Language: Products will be selected with a preference to products that have product-specific environmental product declaration documentation. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>EQc2 Low Emitting Materials: The VOC content of all adhesives, sealants, paints, and coatings in this Section shall not exceed the VOC limits established in Division 01 Sustainable Design sections.</w:t>
+        <w:t>EQc2 Low Emitting Materials: The VOC content of all adhesives, sealants, paints, and coatings in this Section will not exceed the VOC limits established in Division 01 Sustainable Design sections.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1231,51 +1276,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>DELIVERY, STORAGE, AND HANDLING</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Delivery: Deliver manufacturer's unopened containers to the work site. Packaging shall bear the manufacturer's name, label, and the following list of information.</w:t>
+        <w:t>Delivery: Deliver manufacturer's unopened containers to the work site. Packaging will bear the manufacturer's name, label, and the following list of information.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Product name, and type (description).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1493,76 +1538,121 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Acceptable Manufacturer: Sherwin-Williams, which is located at: 101 Prospect Ave.; Cleveland, OH 44115; ASD Toll Free Tel: 800-524-5979; Tel: 216-566-2000; Fax: 440-826-1989; Email: request info </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId_DF27AB_1" w:history="1">
+        <w:t>Acceptable Manufacturer: Sherwin-Williams, which is located at: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>1 Sherwin Way</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Cleveland, OH 44113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Toll Free Tel: 800-4-SHERWIN (474-3794)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Tel: 216-566-2000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Fax: 216-566-1392 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Email: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId_E093AC_1" w:history="1">
         <w:tooltip>specifications@sherwin.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>specifications@sherwin.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t>; Web: </w:t>
-[...2 lines deleted...]
-        <w:tooltip>www.swspecs.com downloads</w:tooltip>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t> Web: https://www.sherwin-williams.com/architects-specifiers-designers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>https://www.sherwin-williams.com/full-spectrum-possibilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t/>
+      </w:r>
+      <w:hyperlink r:id="rId_E093AC_2" w:history="1">
+        <w:tooltip>https://www.swspecs.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>www.swspecs.com</w:t>
+          <w:t>https://www.swspecs.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -29218,51 +29308,51 @@
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Proper product selection, surface preparation, and application affect coating performance. Coating integrity and service life will be reduced because of improperly prepared surfaces. Selection and implementation of proper surface preparation ensures coating adhesion to the substrate and prolongs the service life of the coating system. Selection of the proper method of surface preparation depends on the substrate, the environment, and the expected service life of the coating system. Economics, surface contamination, and the effect on the substrate will also influence the selection of surface preparation methods. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>WARNING! Removal of old paint by sanding, scraping or other means may generate dust or fumes that contain lead. Exposure to lead dust or fumes may cause brain damage or other adverse health effects, especially in children or pregnant women. Controlling exposure to lead or other hazardous substances requires the use of proper protective equipment, such as a properly fitted respirator (NIOSH approved) and proper containment and cleanup. For more information, call the National Lead Information Center at 1-800-424-LEAD (in US) or contact your local health authority. Removal must be done in accordance with EPA Renovation, Repair and Painting Rule and all related state and local regulations. Care should be taken to follow all state and local regulations which may be stricter than those set under the federal RRP Rule.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>General: Surfaces shall be dry and in sound condition. Remove oil, dust, dirt, loose rust, peeling paint, or other contamination to ensure good adhesion.</w:t>
+        <w:t>General: Surfaces will be dry and in sound condition. Remove oil, dust, dirt, loose rust, peeling paint, or other contamination to ensure good adhesion.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Prior to attempting to remove mildew, it is recommended to test any cleaner on a small, inconspicuous area prior to use. Bleach and bleaching type cleaners may damage or discolor existing paint films. Bleach alternative cleaning solutions are advised.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -29484,107 +29574,107 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Power Tool Cleaning, SSPC-SP3: Power Tool Cleaning removes all loose mill scale, loose rust, and other detrimental foreign matter. It is not intended that adherent mill scale, rust, and paint be removed by this process. Before power tool cleaning, remove visible oil, grease, soluble welding residues, and salts by the methods outlined in SSPC-SP1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>White Metal Blast Cleaning, SSPC-SP5 or NACE 1: A White Metal Blast Cleaned surface, when viewed without magnification, shall be free of all visible oil, grease, dirt, dust, mill scale, rust, paint, oxides, corrosion products, and other foreign matter. Before blast cleaning, visible deposits of oil or grease shall be removed by any of the methods specified in SSPC-SP1 or other agreed upon methods.</w:t>
+        <w:t>White Metal Blast Cleaning, SSPC-SP5 or NACE 1: A White Metal Blast Cleaned surface, when viewed without magnification, will be free of all visible oil, grease, dirt, dust, mill scale, rust, paint, oxides, corrosion products, and other foreign matter. Before blast cleaning, visible deposits of oil or grease will be removed by any of the methods specified in SSPC-SP1 or other agreed upon methods.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Commercial Blast Cleaning, SSPC-SP6 or NACE 3: A Commercial Blast Cleaned surface, when viewed without magnification, shall be free of all visible oil, grease, dirt, dust, mill scale, rust, paint, oxides, corrosion products, and other foreign matter, except for staining. Staining shall be limited to no more than 33 percent of each square inch of surface area and may consist of light shadows, slight streaks, or minor discoloration caused by stains of rust, stains of mill scale, or stains of previously applied paint. Before blast cleaning, visible deposits of oil or grease shall be removed by any of the methods specified in SSPC-SP1 or other agreed upon methods.</w:t>
+        <w:t>Commercial Blast Cleaning, SSPC-SP6 or NACE 3: A Commercial Blast Cleaned surface, when viewed without magnification, will be free of all visible oil, grease, dirt, dust, mill scale, rust, paint, oxides, corrosion products, and other foreign matter, except for staining. Staining will be limited to no more than 33 percent of each square inch of surface area and may consist of light shadows, slight streaks, or minor discoloration caused by stains of rust, stains of mill scale, or stains of previously applied paint. Before blast cleaning, visible deposits of oil or grease will be removed by any of the methods specified in SSPC-SP1 or other agreed upon methods.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Brush-Off Blast Cleaning, SSPC-SP7 or NACE 4: A Brush-Off Blast Cleaned surface, when viewed without magnification, shall be free of all visible oil, grease, dirt, dust, loose mill scale, loose rust, and loose paint. Tightly adherent mill scale, rust, and paint may remain on the surface. Before blast cleaning, visible deposits of oil or grease shall be removed by any of the methods specified in SSPC-SP 1 or other agreed upon methods.</w:t>
+        <w:t>Brush-Off Blast Cleaning, SSPC-SP7 or NACE 4: A Brush-Off Blast Cleaned surface, when viewed without magnification, will be free of all visible oil, grease, dirt, dust, loose mill scale, loose rust, and loose paint. Tightly adherent mill scale, rust, and paint may remain on the surface. Before blast cleaning, visible deposits of oil or grease will be removed by any of the methods specified in SSPC-SP 1 or other agreed upon methods.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Power Tool Cleaning to Bare Metal, SSPC-SP11: Metallic surfaces that are prepared according to this specification, when viewed without magnification, shall be free of all visible oil, grease, dirt, dust, mill scale, rust, paint, oxide corrosion products, and other foreign matter. Slight residues of rust and paint may be left in the lower portions of pits if the original surface is pitted. Prior to power tool surface preparation, remove visible deposits of oil or grease by any of the methods specified in SSPC-SP1, Solvent Cleaning, or other agreed upon methods.</w:t>
+        <w:t>Power Tool Cleaning to Bare Metal, SSPC-SP11: Metallic surfaces that are prepared according to this specification, when viewed without magnification, will be free of all visible oil, grease, dirt, dust, mill scale, rust, paint, oxide corrosion products, and other foreign matter. Slight residues of rust and paint may be left in the lower portions of pits if the original surface is pitted. Prior to power tool surface preparation, remove visible deposits of oil or grease by any of the methods specified in SSPC-SP1, Solvent Cleaning, or other agreed upon methods.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Near-White Blast Cleaning, SSPC-SP10 or NACE 2: A Near White Blast Cleaned surface, when viewed without magnification, shall be free of all visible oil, grease, dirt, dust, mill scale, rust, paint, oxides, corrosion products, and other foreign matter, except for staining. Staining shall be limited to no more than 5 percent of each square inch of surface area and may consist of light shadows, slight streaks, or minor discoloration caused by stains of rust, stains of mill scale, or stains of previously applied paint. Before blast cleaning, visible deposits of oil or grease shall be removed by any of the methods specified in SSPC-SP1 or other agreed upon methods.</w:t>
+        <w:t>Near-White Blast Cleaning, SSPC-SP10 or NACE 2: A Near White Blast Cleaned surface, when viewed without magnification, will be free of all visible oil, grease, dirt, dust, mill scale, rust, paint, oxides, corrosion products, and other foreign matter, except for staining. Staining will be limited to no more than 5 percent of each square inch of surface area and may consist of light shadows, slight streaks, or minor discoloration caused by stains of rust, stains of mill scale, or stains of previously applied paint. Before blast cleaning, visible deposits of oil or grease will be removed by any of the methods specified in SSPC-SP1 or other agreed upon methods.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>High- and Ultra-High Pressure Water Jetting for Steel and Other Hard Materials: SSPC-SP12 or NACE 5: This standard provides requirements for the use of high- and ultra-high pressure water jetting to achieve various degrees of surface cleanliness. This standard is limited in scope to the use of water only without the addition of solid particles in the stream.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -30616,89 +30706,89 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_3A34A2"
+  Id="rId_BD084C"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/sherwinw.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_30F1F1_1"
+  Id="rId_05263F_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="mailto:specifications@sherwin.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_30F1F1_2"
+  Id="rId_05263F_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="http://www.swspecs.com"
+  Target="https://www.swspecs.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_30F1F1_3"
+  Id="rId_05263F_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/sherwin-williams-35477"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_30F1F1_4"
+  Id="rId_05263F_4"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.arcat.com/specwizard/09900swi/index.htm"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_DF27AB_1"
+  Id="rId_E093AC_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="mailto:specifications@sherwin.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_DF27AB_2"
+  Id="rId_E093AC_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="http://www.swspecs.com"
+  Target="https://www.swspecs.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>