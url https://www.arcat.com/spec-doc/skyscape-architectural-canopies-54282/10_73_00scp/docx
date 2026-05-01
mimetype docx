--- v0 (2026-03-25)
+++ v1 (2026-05-01)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/skyscape.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_B8EC7E" descr="https://www.arcat.com/clients/gfx/skyscape.png"/>
+              <wp:docPr id="1" name="Picture rId_9A161A" descr="https://www.arcat.com/clients/gfx/skyscape.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_B8EC7E" descr="https://www.arcat.com/clients/gfx/skyscape.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_9A161A" descr="https://www.arcat.com/clients/gfx/skyscape.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_B8EC7E"/>
+                      <a:blip r:link="rId_9A161A"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -181,91 +181,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of SKYSCAPE Architectural Canopies, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>4575 River Green Pkwy., Suite 200</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Duluth, GA 30096</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 770-674-6452</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_80F579_1" w:history="1">
+      <w:hyperlink r:id="rId_E37E78_1" w:history="1">
         <w:tooltip>request info (sales@skyscapecanopies.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@skyscapecanopies.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_80F579_2" w:history="1">
+      <w:hyperlink r:id="rId_E37E78_2" w:history="1">
         <w:tooltip>https://www.skyscapecanopies.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.skyscapecanopies.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_80F579_3" w:history="1">
+      <w:hyperlink r:id="rId_E37E78_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>SKYSCAPE is on a mission to be the nation's leading provider of aluminum canopy systems. With a focus on exceptional customer support, we deliver pre-engineered canopies distinguished by uncompromising quality. From design to engineering to execution, we're here to assist you every step of the way.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Unlike brake-formed aluminum or bolt-together canopy systems, SKYSCAPE® Canopies are fabricated using extruded aluminum components for unbeatable strength and durability. Capable of withstanding even the harshest weather conditions, they can last years without rusting or corroding. And because our manufactured canopies are welded, not thru-fastened, field installation is simplified to ensure a top-quality product with a fast completion time.</w:t>
       </w:r>
       <w:r>
@@ -1016,66 +1016,66 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: SKYSCAPE Architectural Canopies, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>4575 River Green Pkwy., Suite 200</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Duluth, GA 30096</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 770-674-6452</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B2CD79_1" w:history="1">
+      <w:hyperlink r:id="rId_64C6D0_1" w:history="1">
         <w:tooltip>request info (sales@skyscapecanopies.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@skyscapecanopies.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B2CD79_2" w:history="1">
+      <w:hyperlink r:id="rId_64C6D0_2" w:history="1">
         <w:tooltip>https://www.skyscapecanopies.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.skyscapecanopies.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -7886,81 +7886,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_B8EC7E"
+  Id="rId_9A161A"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/skyscape.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_80F579_1"
+  Id="rId_E37E78_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=SKYSCAPE%252BArchitectural%252BCanopies&amp;message=RE%253A%2520Spec%2520Question%2520(10530scp)%253A%2520&amp;coid=54282&amp;spec=10530scp&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_80F579_2"
+  Id="rId_E37E78_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.skyscapecanopies.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_80F579_3"
+  Id="rId_E37E78_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/skyscape-architectural-canopies-54282"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B2CD79_1"
+  Id="rId_64C6D0_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=SKYSCAPE%252BArchitectural%252BCanopies&amp;message=RE%253A%2520Spec%2520Question%2520(10530scp)%253A%2520&amp;coid=54282&amp;spec=10530scp&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B2CD79_2"
+  Id="rId_64C6D0_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.skyscapecanopies.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>