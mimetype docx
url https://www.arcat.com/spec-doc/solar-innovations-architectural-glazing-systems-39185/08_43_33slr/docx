--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/solarinn.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_1F8A2A" descr="https://www.arcat.com/clients/gfx/solarinn.png"/>
+              <wp:docPr id="1" name="Picture rId_06786B" descr="https://www.arcat.com/clients/gfx/solarinn.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_1F8A2A" descr="https://www.arcat.com/clients/gfx/solarinn.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_06786B" descr="https://www.arcat.com/clients/gfx/solarinn.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_1F8A2A"/>
+                      <a:blip r:link="rId_06786B"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Deerfield, IL 60015</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-618-0669</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 570-915-1500</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 800-618-0743</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2F9324_1" w:history="1">
+      <w:hyperlink r:id="rId_AD797B_1" w:history="1">
         <w:tooltip>request info (skylight@solarinnovations.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (skylight@solarinnovations.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2F9324_2" w:history="1">
+      <w:hyperlink r:id="rId_AD797B_2" w:history="1">
         <w:tooltip>https://solarinnovations.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://solarinnovations.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_2F9324_3" w:history="1">
+      <w:hyperlink r:id="rId_AD797B_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Since 1998, Solar Innovations Architectural Glazing Systems has grown to become a leader in the architectural glazing industry, providing innovative solutions to customers all over the world. With over 25,000 projects completed, our 360,000+ square foot Pine Grove, PA LEED Gold-designed manufacturing facility produces the most complete product line in the industry. With this capability, we provide a cohesive look across the entirety of a project's glazing needs. Our door, window, skylight and structure systems have been recognized to be among the highest in quality and performance for both the commercial and residential markets. As a single-source manufacturer of aluminum, wood and vinyl products, we tailor our systems to meet the project's specific needs. To further stand out, our custom hardware is machined in-house, delivering a level of craftsmanship to our products that is unmatched in the industry. Also, most of our engineering and product testing is done in our state-of-the-art testing facility, providing our customers with exacting standards and specifications.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Solar Innovations Architectural Glazing Systems' bifold, slide and stack, sliding, and lift-slide door systems allow our customers to open wide spans to the outdoors, while providing excellent air and water performance, ADA compliance, impact certification, and thermally-broken systems to lower energy consumption. Our casement, awning, hopper, pivot and tilt-turn windows, as well as our aluminum and wood curtain walls, meet the same standards as our door systems and allow for excellent daylighting and fresh air, which brings health benefits to the building's inhabitants, reduces heating costs and adds functionality to the space. For more daylight and fresh air, our retractable and operable skylights allow for motorized or manually-operated ventilation. Our pyramid, polygonal, barrel-vault and dome skylights make a bold architectural statement while our walkable skylights allow for more useable space to roofs with foot traffic. Additionally, our greenhouses, conservatories, sunrooms, pool enclosures, and walkways allow our customers to surround themselves with the beauty of the outdoors year-round, all in a climate-controlled environment for both plants and people.</w:t>
       </w:r>
       <w:r>
@@ -1875,66 +1875,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Deerfield, IL 60015</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-618-0669</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 570-915-1500</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 800-618-0743</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_35A73C_1" w:history="1">
+      <w:hyperlink r:id="rId_B32E06_1" w:history="1">
         <w:tooltip>request info (skylight@solarinnovations.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (skylight@solarinnovations.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_35A73C_2" w:history="1">
+      <w:hyperlink r:id="rId_B32E06_2" w:history="1">
         <w:tooltip>https://solarinnovations.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://solarinnovations.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -15201,81 +15201,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_1F8A2A"
+  Id="rId_06786B"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/solarinn.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2F9324_1"
+  Id="rId_AD797B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Solar%252BInnovations%252BArchitectural%252BGlazing%252BSystems&amp;message=RE%253A%2520Spec%2520Question%2520(08433slr)%253A%2520&amp;coid=39185&amp;spec=08433slr&amp;rep=&amp;fax=800-618-0743"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2F9324_2"
+  Id="rId_AD797B_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://solarinnovations.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_2F9324_3"
+  Id="rId_AD797B_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/solar-innovations-architectural-glazing-systems-39185"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_35A73C_1"
+  Id="rId_B32E06_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Solar%252BInnovations%252BArchitectural%252BGlazing%252BSystems&amp;message=RE%253A%2520Spec%2520Question%2520(08433slr)%253A%2520&amp;coid=39185&amp;spec=08433slr&amp;rep=&amp;fax=800-618-0743"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_35A73C_2"
+  Id="rId_B32E06_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://solarinnovations.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>