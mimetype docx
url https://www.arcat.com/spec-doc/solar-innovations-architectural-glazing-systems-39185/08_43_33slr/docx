--- v1 (2026-06-10)
+++ v2 (2026-07-06)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/solarinn.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_06786B" descr="https://www.arcat.com/clients/gfx/solarinn.png"/>
+              <wp:docPr id="1" name="Picture rId_04197B" descr="https://www.arcat.com/clients/gfx/solarinn.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_06786B" descr="https://www.arcat.com/clients/gfx/solarinn.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_04197B" descr="https://www.arcat.com/clients/gfx/solarinn.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_06786B"/>
+                      <a:blip r:link="rId_04197B"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Deerfield, IL 60015</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-618-0669</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 570-915-1500</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 800-618-0743</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AD797B_1" w:history="1">
+      <w:hyperlink r:id="rId_04EF7B_1" w:history="1">
         <w:tooltip>request info (skylight@solarinnovations.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (skylight@solarinnovations.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AD797B_2" w:history="1">
+      <w:hyperlink r:id="rId_04EF7B_2" w:history="1">
         <w:tooltip>https://solarinnovations.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://solarinnovations.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AD797B_3" w:history="1">
+      <w:hyperlink r:id="rId_04EF7B_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Since 1998, Solar Innovations Architectural Glazing Systems has grown to become a leader in the architectural glazing industry, providing innovative solutions to customers all over the world. With over 25,000 projects completed, our 360,000+ square foot Pine Grove, PA LEED Gold-designed manufacturing facility produces the most complete product line in the industry. With this capability, we provide a cohesive look across the entirety of a project's glazing needs. Our door, window, skylight and structure systems have been recognized to be among the highest in quality and performance for both the commercial and residential markets. As a single-source manufacturer of aluminum, wood and vinyl products, we tailor our systems to meet the project's specific needs. To further stand out, our custom hardware is machined in-house, delivering a level of craftsmanship to our products that is unmatched in the industry. Also, most of our engineering and product testing is done in our state-of-the-art testing facility, providing our customers with exacting standards and specifications.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Solar Innovations Architectural Glazing Systems' bifold, slide and stack, sliding, and lift-slide door systems allow our customers to open wide spans to the outdoors, while providing excellent air and water performance, ADA compliance, impact certification, and thermally-broken systems to lower energy consumption. Our casement, awning, hopper, pivot and tilt-turn windows, as well as our aluminum and wood curtain walls, meet the same standards as our door systems and allow for excellent daylighting and fresh air, which brings health benefits to the building's inhabitants, reduces heating costs and adds functionality to the space. For more daylight and fresh air, our retractable and operable skylights allow for motorized or manually-operated ventilation. Our pyramid, polygonal, barrel-vault and dome skylights make a bold architectural statement while our walkable skylights allow for more useable space to roofs with foot traffic. Additionally, our greenhouses, conservatories, sunrooms, pool enclosures, and walkways allow our customers to surround themselves with the beauty of the outdoors year-round, all in a climate-controlled environment for both plants and people.</w:t>
       </w:r>
       <w:r>
@@ -1875,66 +1875,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Deerfield, IL 60015</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-618-0669</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 570-915-1500</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 800-618-0743</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B32E06_1" w:history="1">
+      <w:hyperlink r:id="rId_A7A699_1" w:history="1">
         <w:tooltip>request info (skylight@solarinnovations.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (skylight@solarinnovations.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B32E06_2" w:history="1">
+      <w:hyperlink r:id="rId_A7A699_2" w:history="1">
         <w:tooltip>https://solarinnovations.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://solarinnovations.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -15201,81 +15201,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_06786B"
+  Id="rId_04197B"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/solarinn.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AD797B_1"
+  Id="rId_04EF7B_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Solar%252BInnovations%252BArchitectural%252BGlazing%252BSystems&amp;message=RE%253A%2520Spec%2520Question%2520(08433slr)%253A%2520&amp;coid=39185&amp;spec=08433slr&amp;rep=&amp;fax=800-618-0743"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AD797B_2"
+  Id="rId_04EF7B_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://solarinnovations.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AD797B_3"
+  Id="rId_04EF7B_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/solar-innovations-architectural-glazing-systems-39185"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B32E06_1"
+  Id="rId_A7A699_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Solar%252BInnovations%252BArchitectural%252BGlazing%252BSystems&amp;message=RE%253A%2520Spec%2520Question%2520(08433slr)%253A%2520&amp;coid=39185&amp;spec=08433slr&amp;rep=&amp;fax=800-618-0743"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B32E06_2"
+  Id="rId_A7A699_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://solarinnovations.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>