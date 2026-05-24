--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/stucofle.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_77E159" descr="https://www.arcat.com/clients/gfx/stucofle.png"/>
+              <wp:docPr id="1" name="Picture rId_0F7699" descr="https://www.arcat.com/clients/gfx/stucofle.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_77E159" descr="https://www.arcat.com/clients/gfx/stucofle.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_0F7699" descr="https://www.arcat.com/clients/gfx/stucofle.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_77E159"/>
+                      <a:blip r:link="rId_0F7699"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -202,91 +202,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Redmond, WA 98052</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-305-1045</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 425-885-5085</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 425-869-0107</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D515D2_1" w:history="1">
+      <w:hyperlink r:id="rId_8C59FF_1" w:history="1">
         <w:tooltip>request info (techservice@stucoflex.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (techservice@stucoflex.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D515D2_2" w:history="1">
+      <w:hyperlink r:id="rId_8C59FF_2" w:history="1">
         <w:tooltip>https://www.stucoflex.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.stucoflex.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D515D2_3" w:history="1">
+      <w:hyperlink r:id="rId_8C59FF_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>The WATERWAY DRAINABLE STUCCO assembly is an enhanced traditional stucco system that can be configured as a back ventilated, or a dead air cavity wall cladding system with optional "Continuous Insulation". Both configurations are considered drainage systems in that intruding moisture is able to drain to the exterior. The basic system consists of a rain screen, which protects against moisture intrusion, a drainage cavity that captures intruding moisture and drains it to the exterior and a permeable air barrier, which not only protects against air infiltration into the interior of the building but also guards against liquid moisture intrusion and allows for water vapor diffusion. Adding insulation inboard of the weather-resistive barrier increases the thermal performance of the exterior wall assembly and meets the requirement for continuous insulation in many codes.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1226,66 +1226,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Redmond, WA 98052</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-305-1045</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 425-885-5085</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 425-869-0107</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D88F32_1" w:history="1">
+      <w:hyperlink r:id="rId_B24760_1" w:history="1">
         <w:tooltip>request info (techservice@stucoflex.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (techservice@stucoflex.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D88F32_2" w:history="1">
+      <w:hyperlink r:id="rId_B24760_2" w:history="1">
         <w:tooltip>https://www.stucoflex.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.stucoflex.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -8440,81 +8440,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_77E159"
+  Id="rId_0F7699"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/stucofle.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D515D2_1"
+  Id="rId_8C59FF_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Stuc-O-Flex&amp;message=RE%253A%2520Spec%2520Question%2520(09240sof)%253A%2520&amp;coid=43515&amp;spec=09240sof&amp;rep=&amp;fax=425-869-0107"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D515D2_2"
+  Id="rId_8C59FF_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.stucoflex.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D515D2_3"
+  Id="rId_8C59FF_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/stuc-o-flex-43515"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D88F32_1"
+  Id="rId_B24760_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Stuc-O-Flex&amp;message=RE%253A%2520Spec%2520Question%2520(09240sof)%253A%2520&amp;coid=43515&amp;spec=09240sof&amp;rep=&amp;fax=425-869-0107"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D88F32_2"
+  Id="rId_B24760_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.stucoflex.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>