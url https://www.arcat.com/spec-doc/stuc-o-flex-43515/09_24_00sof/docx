--- v1 (2026-05-24)
+++ v2 (2026-07-09)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/stucofle.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_0F7699" descr="https://www.arcat.com/clients/gfx/stucofle.png"/>
+              <wp:docPr id="1" name="Picture rId_6C1E74" descr="https://www.arcat.com/clients/gfx/stucofle.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_0F7699" descr="https://www.arcat.com/clients/gfx/stucofle.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_6C1E74" descr="https://www.arcat.com/clients/gfx/stucofle.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_0F7699"/>
+                      <a:blip r:link="rId_6C1E74"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -202,91 +202,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Redmond, WA 98052</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-305-1045</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 425-885-5085</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 425-869-0107</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_8C59FF_1" w:history="1">
+      <w:hyperlink r:id="rId_D6EE25_1" w:history="1">
         <w:tooltip>request info (techservice@stucoflex.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (techservice@stucoflex.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_8C59FF_2" w:history="1">
+      <w:hyperlink r:id="rId_D6EE25_2" w:history="1">
         <w:tooltip>https://www.stucoflex.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.stucoflex.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_8C59FF_3" w:history="1">
+      <w:hyperlink r:id="rId_D6EE25_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>The WATERWAY DRAINABLE STUCCO assembly is an enhanced traditional stucco system that can be configured as a back ventilated, or a dead air cavity wall cladding system with optional "Continuous Insulation". Both configurations are considered drainage systems in that intruding moisture is able to drain to the exterior. The basic system consists of a rain screen, which protects against moisture intrusion, a drainage cavity that captures intruding moisture and drains it to the exterior and a permeable air barrier, which not only protects against air infiltration into the interior of the building but also guards against liquid moisture intrusion and allows for water vapor diffusion. Adding insulation inboard of the weather-resistive barrier increases the thermal performance of the exterior wall assembly and meets the requirement for continuous insulation in many codes.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1226,66 +1226,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Redmond, WA 98052</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-305-1045</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 425-885-5085</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 425-869-0107</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B24760_1" w:history="1">
+      <w:hyperlink r:id="rId_E51758_1" w:history="1">
         <w:tooltip>request info (techservice@stucoflex.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (techservice@stucoflex.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_B24760_2" w:history="1">
+      <w:hyperlink r:id="rId_E51758_2" w:history="1">
         <w:tooltip>https://www.stucoflex.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.stucoflex.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -8440,81 +8440,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_0F7699"
+  Id="rId_6C1E74"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/stucofle.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_8C59FF_1"
+  Id="rId_D6EE25_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Stuc-O-Flex&amp;message=RE%253A%2520Spec%2520Question%2520(09240sof)%253A%2520&amp;coid=43515&amp;spec=09240sof&amp;rep=&amp;fax=425-869-0107"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_8C59FF_2"
+  Id="rId_D6EE25_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.stucoflex.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_8C59FF_3"
+  Id="rId_D6EE25_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/stuc-o-flex-43515"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B24760_1"
+  Id="rId_E51758_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Stuc-O-Flex&amp;message=RE%253A%2520Spec%2520Question%2520(09240sof)%253A%2520&amp;coid=43515&amp;spec=09240sof&amp;rep=&amp;fax=425-869-0107"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_B24760_2"
+  Id="rId_E51758_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.stucoflex.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>