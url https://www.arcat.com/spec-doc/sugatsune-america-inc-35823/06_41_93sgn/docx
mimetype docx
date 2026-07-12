--- v0 (2025-12-05)
+++ v1 (2026-07-12)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/sugatsun.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="2181225"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_073CC5" descr="https://www.arcat.com/clients/gfx/sugatsun.png"/>
+              <wp:docPr id="1" name="Picture rId_B24F52" descr="https://www.arcat.com/clients/gfx/sugatsun.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_073CC5" descr="https://www.arcat.com/clients/gfx/sugatsun.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_B24F52" descr="https://www.arcat.com/clients/gfx/sugatsun.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_073CC5"/>
+                      <a:blip r:link="rId_B24F52"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="2181225"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Carson, CA 90746</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-562-5267</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 310-329-6373</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 310-329-0819</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AF6186_1" w:history="1">
+      <w:hyperlink r:id="rId_3820F1_1" w:history="1">
         <w:tooltip>request info (sales@sugatsune.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@sugatsune.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AF6186_2" w:history="1">
-        <w:tooltip>http://www.sugatsune.com downloads</w:tooltip>
+      <w:hyperlink r:id="rId_3820F1_2" w:history="1">
+        <w:tooltip>https://www.sugatsune.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://www.sugatsune.com</w:t>
+          <w:t>https://www.sugatsune.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AF6186_3" w:history="1">
+      <w:hyperlink r:id="rId_3820F1_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Since 1930, Sugatsune has been a trusted source worldwide for developing precision-engineered unique hardware solutions.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>From residential and commercial architectural hardware to industrial hardware components for industries including food, medical equipment, transportation, and aerospace, you can find the right solution to help connect and show off your creations. Sugatsune America is AS9120 B and ISO9001: 2015 certified and provides unique component hardware products in our effort to create convenience for our high-end business clients and designers.</w:t>
       </w:r>
     </w:p>
@@ -900,74 +900,74 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Carson, CA 90746</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-562-5267</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 310-329-6373</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 310-329-0819</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0A0C6D_1" w:history="1">
+      <w:hyperlink r:id="rId_649E73_1" w:history="1">
         <w:tooltip>request info (sales@sugatsune.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@sugatsune.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0A0C6D_2" w:history="1">
-        <w:tooltip>http://www.sugatsune.com downloads</w:tooltip>
+      <w:hyperlink r:id="rId_649E73_2" w:history="1">
+        <w:tooltip>https://www.sugatsune.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://www.sugatsune.com</w:t>
+          <w:t>https://www.sugatsune.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -30776,83 +30776,83 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_073CC5"
+  Id="rId_B24F52"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/sugatsun.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AF6186_1"
+  Id="rId_3820F1_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Sugatsune%252BAmerica%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(06419sgn)%253A%2520&amp;coid=35823&amp;spec=06419sgn&amp;rep=&amp;fax=310-329-0819"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AF6186_2"
+  Id="rId_3820F1_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="http://www.sugatsune.com"
+  Target="https://www.sugatsune.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AF6186_3"
+  Id="rId_3820F1_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/sugatsune-america-inc-35823"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0A0C6D_1"
+  Id="rId_649E73_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Sugatsune%252BAmerica%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(06419sgn)%253A%2520&amp;coid=35823&amp;spec=06419sgn&amp;rep=&amp;fax=310-329-0819"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0A0C6D_2"
+  Id="rId_649E73_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="http://www.sugatsune.com"
+  Target="https://www.sugatsune.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>