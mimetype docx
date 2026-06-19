--- v0 (2025-12-15)
+++ v1 (2026-06-19)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/supstud.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_529B0F" descr="https://www.arcat.com/clients/gfx/supstud.png"/>
+              <wp:docPr id="1" name="Picture rId_916C12" descr="https://www.arcat.com/clients/gfx/supstud.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_529B0F" descr="https://www.arcat.com/clients/gfx/supstud.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_916C12" descr="https://www.arcat.com/clients/gfx/supstud.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_529B0F"/>
+                      <a:blip r:link="rId_916C12"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>2960 Woodbridge Ave,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Edison, NJ 08837</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 732-662-6200</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 732-548-6036</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_9D7FDC_1" w:history="1">
-        <w:tooltip>request info (dallen@buysuperstud.com) downloads</w:tooltip>
+      <w:hyperlink r:id="rId_47F521_1" w:history="1">
+        <w:tooltip>request info (ltardif@buysuperstud.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>request info (dallen@buysuperstud.com)</w:t>
+          <w:t>request info (ltardif@buysuperstud.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_9D7FDC_2" w:history="1">
+      <w:hyperlink r:id="rId_47F521_2" w:history="1">
         <w:tooltip>https://www.buysuperstud.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.buysuperstud.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_9D7FDC_3" w:history="1">
+      <w:hyperlink r:id="rId_47F521_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Since 1973, Super Stud Building Products has been a proud manufacturer of the industry's most diverse offering of steel framing components and accessories for use in the construction of commercial, institutional and residential structures.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>With its roots in the New York Tri-State area, Super Stud has successfully met the needs of some of the most demanding design professionals and contractors the building industry has be offer. Our commitment to quality products and prompt service has allowed us to expand to markets including the entire East Coast and beyond.</w:t>
       </w:r>
       <w:r>
@@ -1125,66 +1125,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>2960 Woodbridge Ave,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Edison, NJ 08837</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 732-662-6200</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 732-548-6036</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D8E3A0_1" w:history="1">
-        <w:tooltip>request info (dallen@buysuperstud.com) downloads</w:tooltip>
+      <w:hyperlink r:id="rId_60AAB9_1" w:history="1">
+        <w:tooltip>request info (ltardif@buysuperstud.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>request info (dallen@buysuperstud.com)</w:t>
+          <w:t>request info (ltardif@buysuperstud.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D8E3A0_2" w:history="1">
+      <w:hyperlink r:id="rId_60AAB9_2" w:history="1">
         <w:tooltip>https://www.buysuperstud.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.buysuperstud.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -3631,81 +3631,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_529B0F"
+  Id="rId_916C12"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/supstud.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_9D7FDC_1"
+  Id="rId_47F521_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Super%252BStud%252BBuilding%252BProducts&amp;message=RE%253A%2520Spec%2520Question%2520(09110ssb)%253A%2520&amp;coid=46575&amp;spec=09110ssb&amp;rep=&amp;fax=732-548-6036"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_9D7FDC_2"
+  Id="rId_47F521_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.buysuperstud.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_9D7FDC_3"
+  Id="rId_47F521_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/super-stud-building-products-46575"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D8E3A0_1"
+  Id="rId_60AAB9_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Super%252BStud%252BBuilding%252BProducts&amp;message=RE%253A%2520Spec%2520Question%2520(09110ssb)%253A%2520&amp;coid=46575&amp;spec=09110ssb&amp;rep=&amp;fax=732-548-6036"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D8E3A0_2"
+  Id="rId_60AAB9_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.buysuperstud.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>