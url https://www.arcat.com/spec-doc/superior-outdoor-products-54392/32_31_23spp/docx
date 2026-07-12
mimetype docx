--- v0 (2026-03-07)
+++ v1 (2026-07-12)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/superior_outdoor.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_293194" descr="https://www.arcat.com/clients/gfx/superior_outdoor.png"/>
+              <wp:docPr id="1" name="Picture rId_6FE759" descr="https://www.arcat.com/clients/gfx/superior_outdoor.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_293194" descr="https://www.arcat.com/clients/gfx/superior_outdoor.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_6FE759" descr="https://www.arcat.com/clients/gfx/superior_outdoor.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_293194"/>
+                      <a:blip r:link="rId_6FE759"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -196,91 +196,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>New Holland, PA 17557</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-633-7093</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 717-355-7100</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 717-355-7129</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A4AA7D_1" w:history="1">
+      <w:hyperlink r:id="rId_DC6AD5_1" w:history="1">
         <w:tooltip>request info (info@superioroutdoors.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@superioroutdoors.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A4AA7D_2" w:history="1">
+      <w:hyperlink r:id="rId_DC6AD5_2" w:history="1">
         <w:tooltip>https://superioroutdoors.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://superioroutdoors.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A4AA7D_3" w:history="1">
+      <w:hyperlink r:id="rId_DC6AD5_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>With 30 years of design and vinyl manufacturing expertise, Superior Outdoor Products offers a wide variety of products and styles designed to maximize your enjoyment, security, and privacy. Manufactured and finished in the heart of Lancaster County, Pennsylvania, Superior has tapped into the wealth of knowledge and experience of our local craftsmen to blend ageless classic designs with modern, low-maintenance materials and superior structural integrity.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Combining Style and Substance for Residential and Commercial Applications. Superior Fence has a wide variety of styles designed for homes, estates, farms, privacy, and pool fences.</w:t>
       </w:r>
     </w:p>
@@ -1069,66 +1069,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>New Holland, PA 17557</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-633-7093</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 717-355-7100</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 717-355-7129</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CFF70C_1" w:history="1">
+      <w:hyperlink r:id="rId_A7AF02_1" w:history="1">
         <w:tooltip>request info (info@superioroutdoors.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@superioroutdoors.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_CFF70C_2" w:history="1">
+      <w:hyperlink r:id="rId_A7AF02_2" w:history="1">
         <w:tooltip>https://superioroutdoors.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://superioroutdoors.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs: coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -6703,81 +6703,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_293194"
+  Id="rId_6FE759"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/superior_outdoor.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A4AA7D_1"
+  Id="rId_DC6AD5_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Superior%252BOutdoor%252BProducts&amp;message=RE%253A%2520Spec%2520Question%2520(02822spp)%253A%2520&amp;coid=54392&amp;spec=02822spp&amp;rep=&amp;fax=717-355-7129"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A4AA7D_2"
+  Id="rId_DC6AD5_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://superioroutdoors.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A4AA7D_3"
+  Id="rId_DC6AD5_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/superior-outdoor-products-54392"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CFF70C_1"
+  Id="rId_A7AF02_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Superior%252BOutdoor%252BProducts&amp;message=RE%253A%2520Spec%2520Question%2520(02822spp)%253A%2520&amp;coid=54392&amp;spec=02822spp&amp;rep=&amp;fax=717-355-7129"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_CFF70C_2"
+  Id="rId_A7AF02_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://superioroutdoors.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>