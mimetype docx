--- v0 (2025-12-05)
+++ v1 (2026-04-01)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/building_research.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2190750" cy="923925"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_CEC43D" descr="https://www.arcat.com/clients/gfx/building_research.png"/>
+              <wp:docPr id="1" name="Picture rId_DCBF01" descr="https://www.arcat.com/clients/gfx/building_research.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_CEC43D" descr="https://www.arcat.com/clients/gfx/building_research.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_DCBF01" descr="https://www.arcat.com/clients/gfx/building_research.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_CEC43D"/>
+                      <a:blip r:link="rId_DCBF01"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2190750" cy="923925"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -209,396 +209,436 @@
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Alliance Steel Building Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>3333 S. Council Road</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Oklahoma City, OK 73179</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phone: 405-745-7500</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Website: https://www.allianceokc.com</w:t>
+        <w:t>Website: www.allianceokc.com </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Bigbee Steel Buildings</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>2705 Avalon Ave.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Muscle Shoals, AL 35661</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phone: 256-383-7322</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Website: https://www.bigbee.com</w:t>
+        <w:t>Website: www.bigbee.com </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>CO Building Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>320 West 100 North</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Ephraim, UT 84627</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phone: 1-800-262-5347</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Website: https://www.cobuildings.com</w:t>
+        <w:t>Website: www.cobuildings.com </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Covenant Steel</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>4528 Westgate Parkway</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Dothan, AL 36303</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phone: 334-794-2326</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Website: https://www.covenantsteel.com</w:t>
+        <w:t>Website: www.covenantsteel.com </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Inland Buildings, Division of Schulte Buildings Systems, Inc.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>2141 Second Avenue SW</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cullman, AL 35055</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phone: 256-775-3500</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Website: https://www.inlandbuildings.com</w:t>
+        <w:t>Website: www.inlandbuildings.com </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
+        <w:t>Ludwig Buildings Enterprises, LLC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>521 Timesaver Ave</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Harahan, LA 70123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Phone: 504-733-6260 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Toll Free: 855-889-6348 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Email: eddie@ludwigbuildings.com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Website: www.ludwigbuildings.com </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
         <w:t>R and M Steel Company</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>P.O. Box 580</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Caldwell, Idaho 83606</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phone: 208-454-1800</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Website: https://www.rmsteel.com</w:t>
+        <w:t>Website: www.rmsteel.com </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Primary Contact: Robert Roberts</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>SBI Metal Buildings</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>114 Trooper Drive</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Hot Springs, AR 71913</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phone: 501-262-0600</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Website: https://www.sbimetalbuildings.com</w:t>
+        <w:t>Website: www.sbimetalbuildings.com </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Schulte Building Systems, Inc.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>P.O. Box 609</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Hockley, TX 77447</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phone: 281-213-6005</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Website: https://www.sbslp.com</w:t>
+        <w:t>Website: www.sbslp.com </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Standard Structures, Inc.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>811 W FM 1729</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Lubbock, TX 79403</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phone: 806-781-3014</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Website: https://www.standardstructuresinc.com</w:t>
+        <w:t>Website: www.standardstructuresinc.com </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Taylor Building Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>2479 County Street 2865</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Chickasha, Oklahoma 73018</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phone: 405-222-0751</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: scott@taylorbuildingsystems.com</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Website: https://www.taylorbuildingsystems.com</w:t>
+        <w:t>Website: www.taylorbuildingsystems.com </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Triad Corrugated Metal, Inc.:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>208 Luck Road</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Asheboro, NC 27205</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phone: 336-625-9727</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Website: https://www.triadmetalroof.com</w:t>
+        <w:t>Website: www.triadmetalroof.com </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Whitney Steel Building Systems, LLC</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>4304 NE 1st Street</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Pryor, Oklahoma 74361</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: scott@taylorbuildingsystems.com</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Phone: 918-825-6062</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Website: https://www.taylorbuildingsystems.com</w:t>
+        <w:t>Website: www.taylorbuildingsystems.com </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>BRS saw a need to focus their developmental efforts on roofing products to replace outdated existing metal products with 21st century technology. The new technology met the latest structural and functional demands of the 21st century including:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>- Wind zone loads.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>- Uplift testing requirements.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>- New building codes, increasing the roof performance under wind and water.</w:t>
@@ -609,50 +649,55 @@
         <w:t>- Improved installation efficiencies.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>- Larger roofs with longer panel runs requiring greater clip movement.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>- High capacity rake and eave plate options which includes slide travel to match wind clip capability.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>- High capacity / long slide wind clip options.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>- Extended stand-off clips, above 1-1/2 inch (38 mm), for greater insulation capacity in over open framing installations and use for over through fastened panel retrofit applications.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
+        <w:t/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
         <w:t>BRS product development resulted in the design of two unique standing seams utilizing Superior Seam Technology (SST); TripleLok and QuadLok, which outperforms the existing Double Lock &amp; Pittsburg 360 standing seams that were developed in the 1970s and early 80s. These seams will become the industry standard that all other systems will be judged by. The TripleLok and QuadLok seams featuring patented hook joinery have been incorporated in the two roof systems BRS has introduced to the metal roofing market through licenses to manufacturers. They are also incorporated in the BRS 2 inch (51 mm) vertical rib 16 and 18 inch (406 and 457 mm) wide pan panel and the BRS 3 inch (76 mm) tall trapezoidal rib 24 inch (610 mm) wide panel.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -1568,66 +1613,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>13808 Santa Fe Crossing Dr.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Edmond, OK 73083</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 405-607-8877</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 405-607-2828</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_57ECA7_1" w:history="1">
+      <w:hyperlink r:id="rId_B98ABA_1" w:history="1">
         <w:tooltip>request info (crodden@brsusa.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (crodden@brsusa.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_57ECA7_2" w:history="1">
+      <w:hyperlink r:id="rId_B98ABA_2" w:history="1">
         <w:tooltip>http://www.brsusa.com/arcat downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.brsusa.com/arcat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -1876,51 +1921,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Phone: 334-794-2326</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Website: covenantsteel.com</w:t>
+        <w:t>Website: www.covenantsteel.com</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Inland Buildings, Division of Schulte Buildings Systems, Inc.:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1946,51 +1991,149 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Phone: 256-775-3500</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Website: www.inlandbuildings.com </w:t>
+        <w:t>Website: www.inlandbuildings.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ludwig Buildings Enterprises, LLC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>521 Timesaver Ave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Harahan, LA 70123</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Phone: 504-733-6260 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Toll Free: 855-889-6348 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Email: eddie@ludwigbuildings.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Website: www.ludwigbuildings.com/</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>R and M Steel Company:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -11258,63 +11401,63 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_CEC43D"
+  Id="rId_DCBF01"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/building_research.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_57ECA7_1"
+  Id="rId_B98ABA_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Superior%252BSeam%252BTechnology%252B-%252BSST&amp;message=RE%253A%2520Spec%2520Question%2520(07610brs)%253A%2520&amp;coid=51396&amp;spec=07610brs&amp;rep=&amp;fax=405-607-2828"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_57ECA7_2"
+  Id="rId_B98ABA_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.brsusa.com/arcat"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>