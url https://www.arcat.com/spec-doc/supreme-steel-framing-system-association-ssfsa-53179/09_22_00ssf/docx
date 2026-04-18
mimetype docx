--- v0 (2025-11-26)
+++ v1 (2026-04-18)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/ssfsa.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_E96CCF" descr="https://www.arcat.com/clients/gfx/ssfsa.png"/>
+              <wp:docPr id="1" name="Picture rId_26257F" descr="https://www.arcat.com/clients/gfx/ssfsa.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_E96CCF" descr="https://www.arcat.com/clients/gfx/ssfsa.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_26257F" descr="https://www.arcat.com/clients/gfx/ssfsa.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_E96CCF"/>
+                      <a:blip r:link="rId_26257F"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -917,51 +917,51 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer Association: Supreme Steel Framing System Association, which is located at: 2800 E Main Ave., Spokane, WA 99202; ASD Phone: 509-343-9000; Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_295E9E_1" w:history="1">
+      <w:hyperlink r:id="rId_3A7FCC_1" w:history="1">
         <w:tooltip>mail@SSFSA.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>mail@SSFSA.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ; Web: www.SSFSA.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** The following list includes manufacturers that are known to produce one or more of the products specified in this section, and that have websites available to assist in product research. Careful consideration of product attributes in relationship to project requirements is required before including products in the paragraphs that follow. This list is not intended to include every available manufacturer.</w:t>
       </w:r>
     </w:p>
@@ -984,195 +984,195 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>AllSteel &amp; Gypsum Products. (www.allsteelproducts.com)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Consolidated Fabricators Corporation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1D3C4B_1" w:history="1">
+      <w:hyperlink r:id="rId_31E1B0_1" w:history="1">
         <w:tooltip>www.confabbpd.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.confabbpd.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> )</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Quail Run Building Materials, Inc. ( </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_8D446F_1" w:history="1">
+      <w:hyperlink r:id="rId_EBC305_1" w:history="1">
         <w:tooltip>www.QRBM.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.QRBM.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> )</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>R&amp;P Supply. (www.rpsupplyinc.com)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SCAFCO Corporation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AABA8E_1" w:history="1">
+      <w:hyperlink r:id="rId_224465_1" w:history="1">
         <w:tooltip>www.scafco.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.scafco.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> )</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Steel Construction Systems. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E9A615_1" w:history="1">
+      <w:hyperlink r:id="rId_374E77_1" w:history="1">
         <w:tooltip>www.steelconsystems.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.steelconsystems.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> )</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Telling Industries. (www.buildstrong.com)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>United Metal Products, Inc. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_624D2A_1" w:history="1">
+      <w:hyperlink r:id="rId_BB2EF9_1" w:history="1">
         <w:tooltip>www.unitedmetalproducts.info downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.unitedmetalproducts.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -4867,87 +4867,87 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_E96CCF"
+  Id="rId_26257F"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/ssfsa.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_295E9E_1"
+  Id="rId_3A7FCC_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="mailto:mail@SSFSA.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1D3C4B_1"
+  Id="rId_31E1B0_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.confabbpd.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_8D446F_1"
+  Id="rId_EBC305_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.QRBM.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AABA8E_1"
+  Id="rId_224465_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.scafco.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E9A615_1"
+  Id="rId_374E77_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.steelconsystems.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_624D2A_1"
+  Id="rId_BB2EF9_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.unitedmetalproducts.info"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>