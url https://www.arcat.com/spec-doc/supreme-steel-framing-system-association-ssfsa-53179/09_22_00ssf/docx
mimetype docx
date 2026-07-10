--- v1 (2026-04-18)
+++ v2 (2026-07-10)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/ssfsa.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2857500" cy="1428750"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_26257F" descr="https://www.arcat.com/clients/gfx/ssfsa.png"/>
+              <wp:docPr id="1" name="Picture rId_F5F6B3" descr="https://www.arcat.com/clients/gfx/ssfsa.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_26257F" descr="https://www.arcat.com/clients/gfx/ssfsa.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_F5F6B3" descr="https://www.arcat.com/clients/gfx/ssfsa.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_26257F"/>
+                      <a:blip r:link="rId_F5F6B3"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2857500" cy="1428750"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -917,51 +917,51 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer Association: Supreme Steel Framing System Association, which is located at: 2800 E Main Ave., Spokane, WA 99202; ASD Phone: 509-343-9000; Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3A7FCC_1" w:history="1">
+      <w:hyperlink r:id="rId_F809F5_1" w:history="1">
         <w:tooltip>mail@SSFSA.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>mail@SSFSA.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ; Web: www.SSFSA.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** The following list includes manufacturers that are known to produce one or more of the products specified in this section, and that have websites available to assist in product research. Careful consideration of product attributes in relationship to project requirements is required before including products in the paragraphs that follow. This list is not intended to include every available manufacturer.</w:t>
       </w:r>
     </w:p>
@@ -984,195 +984,195 @@
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>AllSteel &amp; Gypsum Products. (www.allsteelproducts.com)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Consolidated Fabricators Corporation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_31E1B0_1" w:history="1">
+      <w:hyperlink r:id="rId_7B3FA6_1" w:history="1">
         <w:tooltip>www.confabbpd.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.confabbpd.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> )</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Quail Run Building Materials, Inc. ( </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_EBC305_1" w:history="1">
+      <w:hyperlink r:id="rId_40CA07_1" w:history="1">
         <w:tooltip>www.QRBM.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.QRBM.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> )</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>R&amp;P Supply. (www.rpsupplyinc.com)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SCAFCO Corporation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_224465_1" w:history="1">
+      <w:hyperlink r:id="rId_C931EF_1" w:history="1">
         <w:tooltip>www.scafco.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.scafco.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> )</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Steel Construction Systems. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_374E77_1" w:history="1">
+      <w:hyperlink r:id="rId_FDF1BC_1" w:history="1">
         <w:tooltip>www.steelconsystems.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.steelconsystems.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> )</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Telling Industries. (www.buildstrong.com)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>United Metal Products, Inc. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BB2EF9_1" w:history="1">
+      <w:hyperlink r:id="rId_9BDAA9_1" w:history="1">
         <w:tooltip>www.unitedmetalproducts.info downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.unitedmetalproducts.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -4867,87 +4867,87 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_26257F"
+  Id="rId_F5F6B3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/ssfsa.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3A7FCC_1"
+  Id="rId_F809F5_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="mailto:mail@SSFSA.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_31E1B0_1"
+  Id="rId_7B3FA6_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.confabbpd.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_EBC305_1"
+  Id="rId_40CA07_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.QRBM.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_224465_1"
+  Id="rId_C931EF_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.scafco.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_374E77_1"
+  Id="rId_FDF1BC_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.steelconsystems.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BB2EF9_1"
+  Id="rId_9BDAA9_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.unitedmetalproducts.info"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>