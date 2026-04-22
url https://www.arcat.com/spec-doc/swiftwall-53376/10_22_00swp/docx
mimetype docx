--- v0 (2026-02-18)
+++ v1 (2026-04-22)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/swiftwall.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_5745BF" descr="https://www.arcat.com/clients/gfx/swiftwall.png"/>
+              <wp:docPr id="1" name="Picture rId_1CB46A" descr="https://www.arcat.com/clients/gfx/swiftwall.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_5745BF" descr="https://www.arcat.com/clients/gfx/swiftwall.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_1CB46A" descr="https://www.arcat.com/clients/gfx/swiftwall.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_5745BF"/>
+                      <a:blip r:link="rId_1CB46A"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1928 N. Stark Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Midland, MI 48642</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 989-279-0232</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 989-794-6013</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_4B1F73_1" w:history="1">
+      <w:hyperlink r:id="rId_1810AE_1" w:history="1">
         <w:tooltip>request info (sales@swiftwall.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@swiftwall.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_4B1F73_2" w:history="1">
+      <w:hyperlink r:id="rId_1810AE_2" w:history="1">
         <w:tooltip>https://swiftwall.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://swiftwall.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_4B1F73_3" w:history="1">
+      <w:hyperlink r:id="rId_1810AE_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>At SwiftWall we are revolutionizing the division of space and construction by making the process simple, fast, clean, and sustainable.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>SwiftWall is a team of imaginative dreamers and relentless innovators with a wide variety of skills, knowledge, and experiences who are passionate about simplifying construction and the lives of those whom we serve. Our engineering, manufacturing, architectural, and project management capabilities assist our clients with creating or changing space fostering a positive experience for everyone affected by the change.</w:t>
       </w:r>
       <w:r>
@@ -891,66 +891,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1928 N. Stark Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Midland, MI 48642</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 989-279-0232</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 989-794-6013</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_44EF40_1" w:history="1">
+      <w:hyperlink r:id="rId_AB34D5_1" w:history="1">
         <w:tooltip>request info (sales@swiftwall.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@swiftwall.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_44EF40_2" w:history="1">
+      <w:hyperlink r:id="rId_AB34D5_2" w:history="1">
         <w:tooltip>https://swiftwall.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://swiftwall.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -4667,81 +4667,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_5745BF"
+  Id="rId_1CB46A"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/swiftwall.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_4B1F73_1"
+  Id="rId_1810AE_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=SwiftWall&amp;message=RE%253A%2520Spec%2520Question%2520(10600swp)%253A%2520&amp;coid=53376&amp;spec=10600swp&amp;rep=&amp;fax=989-794-6013"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_4B1F73_2"
+  Id="rId_1810AE_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://swiftwall.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_4B1F73_3"
+  Id="rId_1810AE_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/swiftwall-53376"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_44EF40_1"
+  Id="rId_AB34D5_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=SwiftWall&amp;message=RE%253A%2520Spec%2520Question%2520(10600swp)%253A%2520&amp;coid=53376&amp;spec=10600swp&amp;rep=&amp;fax=989-794-6013"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_44EF40_2"
+  Id="rId_AB34D5_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://swiftwall.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>