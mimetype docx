--- v1 (2026-04-22)
+++ v2 (2026-06-14)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/swiftwall.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_1CB46A" descr="https://www.arcat.com/clients/gfx/swiftwall.png"/>
+              <wp:docPr id="1" name="Picture rId_BAF5FB" descr="https://www.arcat.com/clients/gfx/swiftwall.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_1CB46A" descr="https://www.arcat.com/clients/gfx/swiftwall.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_BAF5FB" descr="https://www.arcat.com/clients/gfx/swiftwall.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_1CB46A"/>
+                      <a:blip r:link="rId_BAF5FB"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1928 N. Stark Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Midland, MI 48642</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 989-279-0232</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 989-794-6013</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1810AE_1" w:history="1">
+      <w:hyperlink r:id="rId_9F88DA_1" w:history="1">
         <w:tooltip>request info (sales@swiftwall.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@swiftwall.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1810AE_2" w:history="1">
+      <w:hyperlink r:id="rId_9F88DA_2" w:history="1">
         <w:tooltip>https://swiftwall.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://swiftwall.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_1810AE_3" w:history="1">
+      <w:hyperlink r:id="rId_9F88DA_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>At SwiftWall we are revolutionizing the division of space and construction by making the process simple, fast, clean, and sustainable.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>SwiftWall is a team of imaginative dreamers and relentless innovators with a wide variety of skills, knowledge, and experiences who are passionate about simplifying construction and the lives of those whom we serve. Our engineering, manufacturing, architectural, and project management capabilities assist our clients with creating or changing space fostering a positive experience for everyone affected by the change.</w:t>
       </w:r>
       <w:r>
@@ -891,66 +891,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1928 N. Stark Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Midland, MI 48642</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 989-279-0232</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 989-794-6013</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AB34D5_1" w:history="1">
+      <w:hyperlink r:id="rId_8B6AE1_1" w:history="1">
         <w:tooltip>request info (sales@swiftwall.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@swiftwall.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AB34D5_2" w:history="1">
+      <w:hyperlink r:id="rId_8B6AE1_2" w:history="1">
         <w:tooltip>https://swiftwall.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://swiftwall.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -4667,81 +4667,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_1CB46A"
+  Id="rId_BAF5FB"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/swiftwall.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1810AE_1"
+  Id="rId_9F88DA_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=SwiftWall&amp;message=RE%253A%2520Spec%2520Question%2520(10600swp)%253A%2520&amp;coid=53376&amp;spec=10600swp&amp;rep=&amp;fax=989-794-6013"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1810AE_2"
+  Id="rId_9F88DA_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://swiftwall.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_1810AE_3"
+  Id="rId_9F88DA_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/swiftwall-53376"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AB34D5_1"
+  Id="rId_8B6AE1_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=SwiftWall&amp;message=RE%253A%2520Spec%2520Question%2520(10600swp)%253A%2520&amp;coid=53376&amp;spec=10600swp&amp;rep=&amp;fax=989-794-6013"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AB34D5_2"
+  Id="rId_8B6AE1_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://swiftwall.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>