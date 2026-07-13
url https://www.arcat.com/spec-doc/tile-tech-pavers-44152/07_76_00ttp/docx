--- v0 (2026-07-10)
+++ v1 (2026-07-13)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/tiletech.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_D87D6A" descr="https://www.arcat.com/clients/gfx/tiletech.png"/>
+              <wp:docPr id="1" name="Picture rId_D79A59" descr="https://www.arcat.com/clients/gfx/tiletech.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_D87D6A" descr="https://www.arcat.com/clients/gfx/tiletech.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_D79A59" descr="https://www.arcat.com/clients/gfx/tiletech.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_D87D6A"/>
+                      <a:blip r:link="rId_D79A59"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -191,91 +191,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Commerce, CA 90040</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-380-5575</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 213-380-5560 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 213-380-5561 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BDC4A8_1" w:history="1">
+      <w:hyperlink r:id="rId_AB1967_1" w:history="1">
         <w:tooltip>request info (sales@TileTechPavers.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@TileTechPavers.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BDC4A8_2" w:history="1">
+      <w:hyperlink r:id="rId_AB1967_2" w:history="1">
         <w:tooltip>http://www.tiletechpavers.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.tiletechpavers.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_BDC4A8_3" w:history="1">
+      <w:hyperlink r:id="rId_AB1967_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tile Tech is a leading manufacturer of Roof Pavers, Porcelain Pavers, IPE Wood Deck Tiles and Adjustable Pedestal Systems. Our complete product lines transforms any roof deck, pool decks, rooftop terraces, plazas, green roofs, walkways, driveways, courtyards or patios into beautiful usable spaces in both high-traffic commercial and high-end residential applications.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>They can be sand set, mortar set or installed on pedestals over waterproof roofs or decks. Tile Tech Deck Support Pedestals hold and elevate numerous decking surface materials such as IPE wood tiles, concrete pavers, porcelain pavers, stone tiles and decks on joist systems. Our system offers all-in-one flexibility for installation, future maintenance or dismantling.</w:t>
       </w:r>
       <w:r>
@@ -1691,66 +1691,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Commerce, CA 90040</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 888-380-5575</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 213-380-5560 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 213-380-5561 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_4468AE_1" w:history="1">
+      <w:hyperlink r:id="rId_3A5214_1" w:history="1">
         <w:tooltip>request info (sales@TileTechPavers.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (sales@TileTechPavers.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_4468AE_2" w:history="1">
+      <w:hyperlink r:id="rId_3A5214_2" w:history="1">
         <w:tooltip>http://www.tiletechpavers.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.tiletechpavers.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -6399,81 +6399,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_D87D6A"
+  Id="rId_D79A59"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/tiletech.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BDC4A8_1"
+  Id="rId_AB1967_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Tile%252BTech%252BPavers&amp;message=RE%253A%2520Spec%2520Question%2520(07760ttp)%253A%2520&amp;coid=44152&amp;spec=07760ttp&amp;rep=&amp;fax=213-380-5561%2520"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BDC4A8_2"
+  Id="rId_AB1967_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.tiletechpavers.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_BDC4A8_3"
+  Id="rId_AB1967_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/tile-tech-pavers-44152"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_4468AE_1"
+  Id="rId_3A5214_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Tile%252BTech%252BPavers&amp;message=RE%253A%2520Spec%2520Question%2520(07760ttp)%253A%2520&amp;coid=44152&amp;spec=07760ttp&amp;rep=&amp;fax=213-380-5561%2520"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_4468AE_2"
+  Id="rId_3A5214_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.tiletechpavers.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>