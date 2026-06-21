--- v0 (2025-11-06)
+++ v1 (2026-06-21)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/timberhp.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_68F8EC" descr="https://www.arcat.com/clients/gfx/timberhp.png"/>
+              <wp:docPr id="1" name="Picture rId_9ADF5D" descr="https://www.arcat.com/clients/gfx/timberhp.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_68F8EC" descr="https://www.arcat.com/clients/gfx/timberhp.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_9ADF5D" descr="https://www.arcat.com/clients/gfx/timberhp.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_68F8EC"/>
+                      <a:blip r:link="rId_9ADF5D"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -138,167 +138,167 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Copyright 2023 - 2024 ARCAT, Inc. - All rights reserved</w:t>
+        <w:t>Copyright 2023 - 2026 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** TimberHP, Inc.; wood fiber board, batt and loose-fill insulation products.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** TimberHP, Inc.; wood fiber board, batt, and loose-fill insulation products.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of TimberHP, Inc., which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1 Main St., P. O. Box 119</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Madison, ME 04950</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 855-755-1359</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_460DBC_1" w:history="1">
+      <w:hyperlink r:id="rId_8340BA_1" w:history="1">
         <w:tooltip>request info (info@timberhp.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@timberhp.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_460DBC_2" w:history="1">
+      <w:hyperlink r:id="rId_8340BA_2" w:history="1">
         <w:tooltip>https://timberhp.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://timberhp.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_460DBC_3" w:history="1">
+      <w:hyperlink r:id="rId_8340BA_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>TimberHP(AKA GO Lab, Inc.) is a privately held, Maine-based building products corporation, founded in 2017, to develop and manufacture wood fiber insulation for the residential and light commercial construction markets. Wood fiber board, batt, blown-in high-performance insulation products are vapor open, renewable, recyclable, nontoxic, carbon storing and, when manufactured here in America, cost competitive with other popular insulation products. </w:t>
+        <w:t>TimberHP is a privately held, Maine-based building products corporation, founded in 2017, to develop and manufacture wood fiber insulation for the residential and light commercial construction markets. Wood fiber board, batt, blown-in high-performance insulation products are vapor open, renewable, recyclable, nontoxic, carbon storing and, when manufactured here in America, cost competitive with other popular insulation products. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>In 2023, TimberHP is the first company to make wood fiber (dry process) insulation in North America at its manufacturing facility in Madison, Maine.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Sustainability: TimberHP's sustainability objectives include circular economy adapted products and solid waste recycling, sustainable water and wastewater management, environmentally sustainable management of natural resources, renewable energy, climate change mitigation, pollution prevention and control, energy efficiency and green buildings. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
-        <w:t>Greater than 85% of wood used to manufacture TimberHP's products comes from operations that are dually Chain of Custody (COC) certified by the Forest Stewardship Council (FSC) and the Sustainable Forestry Initiative. In 2023, TimberHP began the process of establishing its own FSC/SFI certifications and has committed itself to 100% of its products being 3rd party certified by the end of 2024. Verified Environmental Product Declarations will be released after 18 months of TimberFill, TimberBatt, and TimberBoard production.</w:t>
+        <w:t>Greater than 85 percent of wood used to manufacture TimberHP's products comes from operations that are dually Chain of Custody (COC) certified by the Forest Stewardship Council (FSC) and the Sustainable Forestry Initiative. In 2023, TimberHP began the process of establishing its own FSC/SFI certifications and has committed itself to 100 percent of its products being 3rd party certified by the end of 2024. Verified Environmental Product Declarations will be released after 18 months of TimberFill, TimberBatt, and TimberBoard production.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -778,261 +778,261 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>QUALITY ASSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Manufacturer Qualifications: Company specializing in manufacturing wood fiber products specified in this section, with products meeting CFR and ASTM Standard. Company shall have an established quality control program ensures raw material, individual manufacturing steps, and final product testing meet quality control standards to manufacturer a reliable and consistent product.</w:t>
+        <w:t>Manufacturer Qualifications: Company specializing in manufacturing wood fiber products specified in this section, with products meeting CFR and ASTM Standard. Company shall have an established quality control program ensures raw material, individual manufacturing steps, and final product testing meet quality control standards to manufacture a reliable and consistent product.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Installer Qualifications: Minimum two years experience installing insulation.</w:t>
+        <w:t>Installer Qualifications: Minimum two (2) years experience installing insulation.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Source Limitations: Provide each type of product from a single manufacturing source to ensure uniformity.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acoustic Performance: STC and OITC assembly ratings as published by TimberHP and as documented by Riverbank Acoustical Laboratories based on assembly, assembly as applicable to the project.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>STC 32, OITC 27, RAL TL23-014: 2x4 Wood Studs, 16" o.c. TimberFill, Single Layer Of 5/8" Type X Gypsum Board on Both Sides </w:t>
-[...153 lines deleted...]
-        <w:t>STC 55, OITC 37, RAL TL23-015: 2x6 Wood Studs, 16" o.c. TimberBatt, RCSD on Source Side, Single Layer Of 5/8" Type X Gypsum Board on Both Sides.</w:t>
+        <w:t>STC 32, OITC 27, RAL TL23-014: 2x4 Wood Studs, 16 inch o.c. TimberFill, Single Layer Of 5/8 inch Type X Gypsum Board on Both Sides </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>STC 36, OITC 28, RAL TL23-016: 2x6 Wood Studs, 16 inch o.c. TimberBatt, Single Layer Of 5/8 inch Type X Gypsum Board on Both Sides </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>STC 37, OITC 27, RAL TL23-011: 2x4 Wood Studs 16 inch o.c., TimberBatt, Single Layer Of 5/8 inch Type X Gypsum Board on Both Sides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>STC 38, OITC 28, RAL TL23-018: 2x6 Wood Studs, 16 inch o.c. TimberFill, Single Layer Of 5/8 inch Type X Gypsum Board on Both Sides. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>STC 46, OITC 30, RAL TL23-008: Single Layer Of 5/8 inch Type X Gypsum Board on Both Sides, 3-5/8 inch Metal Studs 16 inch o.c. TimberBatt acoustic, Single Layer of 5/8 inch Type X Gypsum Board on Both Sides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>STC 49, OITC 30, RAL TL23-010: 3-5/8 inch Metal Studs 24 inch o.c. TimberBatt acoustic, Single Layer Of 5/8 inch Type X Gypsum Board on Both Sides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>STC 50, OITC 31, RAL TL23-012: 2x4 Wood Studs, 16 inch o.c. TimberBatt, RCSD on Source Side, Single Layer Of 5/8 inch Type X Gypsum Board on Both Sides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>STC 50, OITC 32, RAL TL23-013: 2x4 Wood Studs, 16 inch o.c. TimberFill, RCSD on Source Side, Single Layer Of 5/8 inch Type X Gypsum Board on Both Sides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>STC 53, OITC 32, RAL TL23-009: 3-5/8 inch Metal Studs 24 inch o.c. TimberBatt acoustic, RCSD on Source Side, Single Layer Of 5/8 inch Type X Gypsum Board on Both Sides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>STC 53, OITC 34, RAL TL23-007: 3-5/8 inch Metal Studs 16 inch o.c. TimberBatt acoustic, RCSD on Source Side,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>STC 53, OITC 38, RAL TL23-017.2x6 Wood Studs, 16 inch o.c. TimberFill, RCSD on source side, Single Layer Of 5/8 inch Type X Gypsum Board on Both Sides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>STC 55, OITC 37, RAL TL23-015: 2x6 Wood Studs, 16 inch o.c. TimberBatt, RCSD on Source Side, Single Layer Of 5/8 inch Type X Gypsum Board on Both Sides.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Include mock-up if the project size or quality warrant the expense. The following is one example of how a mock-up on might be specified. When deciding on the extent of the mock-up, consider all the major different types of work on the project.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Mock-Up: Construct an in-place mock-up of the exterior wall with actual materials in sufficient time for Architect's review and to not delay construction progress. Locate mock-up as acceptable to Architect.</w:t>
       </w:r>
@@ -1216,66 +1216,66 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: TimberHP, Inc., which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1 Main St., P. O. Box 119</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Madison, ME 04950</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 855-755-1359</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AD4929_1" w:history="1">
+      <w:hyperlink r:id="rId_97073F_1" w:history="1">
         <w:tooltip>request info (info@timberhp.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@timberhp.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_AD4929_2" w:history="1">
+      <w:hyperlink r:id="rId_97073F_2" w:history="1">
         <w:tooltip>https://timberhp.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://timberhp.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -1470,201 +1470,187 @@
         <w:rPr/>
         <w:t>Standards: Meets modified ASTM C208 and C209 Standard Test Method for Cellulosic Fiber Insulating Board.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete edge profile if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Edge Profile: Tongue and groove. (July 2024)</w:t>
-[...12 lines deleted...]
-        <w:rPr/>
         <w:t>Edge Profile: Square edge. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete board thicknesses not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Board Thickness and R-Value: 1 inch (25.4mm), R3.6.</w:t>
-[...111 lines deleted...]
-        <w:t>Board Thickness and R-Value: 9.25 inches (234.95mm), R34.</w:t>
+        <w:t>Board Thickness and R-Value: 1.5 inches (38.1 mm), R5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Board Thickness and R-Value: 2 inches (50.8 mm), R7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Board Thickness and R-Value: 2.5 inches (63.5 mm), R9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Board Thickness and R-Value: 3.0 inches (76.2mm), R10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Board Thickness and R-Value: 3.5 inches (88.9 mm), R12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Board Thickness and R-Value: 4 inches (101.6 mm), R15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Board Thickness and R-Value: 5.5 inches (139.7 mm), R20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Board Thickness and R-Value: 7.25 inches (184.15 mm, R26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Board Thickness and R-Value: 9.25 inches (234.95 mm), R34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** TimberBatt is a flexible, press-fit cavity insulation composed of refined wood fiber with added binders and flame retardant. Its dense, high R-value per inch helps achieve Grade I installations. It outperforms other batt products as a safe, convenient, thermal and acoustic solution. TimberBatt can increase room comfort by buffering and managing indoor humidity as well as unwanted moisture accumulation within walls. Typical installations include thermal cavity insulation and acoustic insulation for interior spaces and demising walls. Delete if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>WOOD FIBER BATT INSULATION</w:t>
       </w:r>
@@ -1780,811 +1766,639 @@
         <w:rPr/>
         <w:t>Fire Protection: ASTM E84 Class A flame spread and smoke developed. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Standards: Meets applicable ASTM C739 requirements - Standard Specification for Cellulosic Fiber-Fill Thermal Insulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete wall R-values not required. </w:t>
-[...69 lines deleted...]
-        <w:t>Wall Batt R-Value: R-30, 7.25 inches (184.15mm) thickness.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete wall batt R-values not required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wall Batt R-Value: R-12, 3 inches (76.2 mm) thickness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wall Batt R-Value: R-14, 3.5 inches (88.9 mm) thickness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wall Batt R-Value: R-22, 5.5 inches (139.7 mm) thickness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wall Batt R-Value: R-27, 7.25 inches (184.15 mm) thickness.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete the two following paragraphs if no wood studs.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Wall Batt Width, Wood Studs: 15 inches (381mm) and 23 inches (584.2mm).</w:t>
-[...13 lines deleted...]
-        <w:t>Wall Batt Length, Wood Studs: 47 inches (1193.8mm).</w:t>
+        <w:t>Wall Batt Width, Wood Studs: 15 inches (381 mm) and 23 inches (584.2 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wall Batt Length, Wood Studs: 47 inches (1193.8 mm).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete attic R-values not required. </w:t>
-[...167 lines deleted...]
-        <w:t>Attic Batt R-Value: R-50, Initial thickness 18.0 inches (457mm), settled thickness 16.2 inches (411.5mm).</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete the following two paragraphs if no metal studs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Batt Width, Steel Studs: 16 inches (406.4 mm) and 24 inches (609.6 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Batt Length, Steel Studs: 48 inches (1219.2 mm).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete the following two paragraphs if no metal studs.</w:t>
-[...27 lines deleted...]
-        <w:t>Batt Length, Steel Studs: 48 inches (609.6mm).</w:t>
+        <w:t>** NOTE TO SPECIFIER ** TimberFill offers exceptional and debris-free installs contractors appreciate, using the same machines and methods familiar to all fiber applications. Attic applications resist wind washing, and full-fill wall applications eliminate convective loops. Closed cavity applications can be installed at lower densities without risk of settling, resulting in cost and time savings, as well as exceptional sound and airflow reductions. Typical applications include dense pack cavity insulation in stud walls and between rafters and joists as well as loose fill blanket insulation for attics. Delete if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>WOOD FIBER BLOWN-IN INSULATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wood Fiber Blown-In Insulation: TimberFill by Timber HP with the following attributes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Description: Wood fiber blown-in insulation. A uniform low-density misture of wood-based cellulosic fibers and borate only fire-retardant chemicals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Contents: Softwood chips refined into a loose-bodied fiber and blended with borate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sustainability: FSC-certified softwood.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 3.8 / inch approximately for dense pack.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Acoustic Performance: NRC 1.15 at 5-1/2 inches (140 mm) thick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fire Protection: ASTM E84 Class A flame spread and smoke developed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Flame: Less than 25. Smoke: Less than 450.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Safety Standard: ASTM C739 - Standard Specification for Cellulosic Fiber Loose-Fill Thermal Insulation and Code of Federal Regulations (CFR) 16 Part 1209 and 1404 as referenced in IBC Section 720.6 and IRC Section R302.10.3 as applicable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** TimberFill offers exceptional and debris-free installs contractors appreciate, using the same machines and methods familiar to all fiber applications. Attic applications resist wind washing, and full-fill wall applications eliminate convective loops. Closed cavity applications can be installed at lower densities without risk of settling, resulting in cost and time savings, as well as exceptional sound and airflow reductions. Typical applications include dense pack cavity insulation in stud walls and between rafters and joists as well as loose fill blanket insulation for attics. Delete if not required.</w:t>
-[...111 lines deleted...]
-        <w:t>Fire Protection: ASTM E84 Class A flame spread and smoke developed.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete loose fill application if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Loose Fill Application: R-Value at 75 degrees F (23.89 degrees C) mean temperature. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete thicknesses not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Flame: Less than 25. Smoke: Less than 450.</w:t>
-[...13 lines deleted...]
-        <w:t>Safety Standard: ASTM C739 - Standard Specification for Cellulosic Fiber Loose-Fill Thermal Insulation and Code of Federal Regulations (CFR) 16 Part 1209 and 1404 as referenced in IBC Section 720.6 and IRC Section R302.10.3 as applicable.</w:t>
+        <w:t>R-Value: 11, minimum settled thickness 3.4 inches (86.4 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 13, minimum settled thickness 4.0 inches (101.6 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 19, minimum settled thickness 5.7 inches (144.8 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 22, minimum settled thickness 6.6 inches (167.6 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 24, minimum settled thickness 7.2 inches (182.9 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 26, minimum settled thickness 7.8 inches (198.1 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 30, minimum settled thickness 8.9 inches (226.1 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 32, minimum settled thickness 9.5 inches (241.3 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 38, minimum settled thickness 11.3 inches (287.0 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 40, minimum settled thickness 11.9 inches (302.3 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 45, minimum settled thickness 13.4 inches (340.4 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 48, minimum settled thickness 14.2 inches (360.7 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 49, minimum settled thickness 14.5 inches (368.3 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 50, minimum settled thickness 14.8 inches (375.9 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 55, minimum settled thickness 16.3 inches (414.0 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 60, minimum settled thickness 17.8 inches (452.1 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>R-Value: 70, minimum settled thickness 20.7 inches (525.8 mm).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete loose fill application if not required and delete thicknesses not required.</w:t>
-[...251 lines deleted...]
-        <w:t>R-Value: 70, minimum settled thickness 20.7 inches (525.8 mm).</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete dense pack application if not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dense Pack Application: Density of 3 pounds per cubic foot or greater.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete dense pack application if not required and delete framing thicknesses not required.</w:t>
-[...13 lines deleted...]
-        <w:t>Dense Pack Application: Density of 3 pounds per cubic foot or greater.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete framing thicknesses not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Installed Thickness 2x4 framing, R-13: 3.5 inches (88.9 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -3658,81 +3472,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_68F8EC"
+  Id="rId_9ADF5D"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/timberhp.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_460DBC_1"
+  Id="rId_8340BA_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=TimberHP%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(07214tim)%253A%2520&amp;coid=53864&amp;spec=07214tim&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_460DBC_2"
+  Id="rId_8340BA_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://timberhp.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_460DBC_3"
+  Id="rId_8340BA_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/timberhp-inc-53864"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AD4929_1"
+  Id="rId_97073F_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=TimberHP%252C%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(07214tim)%253A%2520&amp;coid=53864&amp;spec=07214tim&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_AD4929_2"
+  Id="rId_97073F_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://timberhp.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>