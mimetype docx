--- v0 (2026-03-19)
+++ v1 (2026-04-14)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/timberlab.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_BC59EE" descr="https://www.arcat.com/clients/gfx/timberlab.png"/>
+              <wp:docPr id="1" name="Picture rId_CE9D1F" descr="https://www.arcat.com/clients/gfx/timberlab.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_BC59EE" descr="https://www.arcat.com/clients/gfx/timberlab.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_CE9D1F" descr="https://www.arcat.com/clients/gfx/timberlab.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_BC59EE"/>
+                      <a:blip r:link="rId_CE9D1F"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -181,91 +181,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Timberlab, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>1601 N.E. Columbia Blvd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Portland, OR  97211</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 503-749-7500</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E7D69C_1" w:history="1">
+      <w:hyperlink r:id="rId_B943D2_1" w:history="1">
         <w:tooltip>request info (mark.fusco@timberlab.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (mark.fusco@timberlab.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E7D69C_2" w:history="1">
+      <w:hyperlink r:id="rId_B943D2_2" w:history="1">
         <w:tooltip>https://timberlab.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://timberlab.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_E7D69C_3" w:history="1">
+      <w:hyperlink r:id="rId_B943D2_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>We are experienced builders on a bold mission: to innovate, produce, and deliver mass timber solutions like no other - transforming the built environment and changing the planet's future.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>We're driven to test new ideas and reach new heights through transparency, collaboration, and creativity. Breaking boundaries and pushing forward with inspired motivation. We see projects through the eyes of the builder. When they say "it won't work" or "this hasn't been done before," We show them how eliminating speculation and mitigating risk.</w:t>
       </w:r>
       <w:r>
@@ -7683,69 +7683,69 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_BC59EE"
+  Id="rId_CE9D1F"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/timberlab.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E7D69C_1"
+  Id="rId_B943D2_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Timberlab&amp;message=RE%253A%2520Spec%2520Question%2520(06180tbb)%253A%2520&amp;coid=54232&amp;spec=06180tbb&amp;rep=&amp;fax="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E7D69C_2"
+  Id="rId_B943D2_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://timberlab.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_E7D69C_3"
+  Id="rId_B943D2_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/timberlab-54232"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>