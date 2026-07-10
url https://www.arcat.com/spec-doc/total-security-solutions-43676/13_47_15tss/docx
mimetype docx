--- v0 (2025-10-17)
+++ v1 (2026-07-10)
@@ -23,76 +23,76 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" />
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" />
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/protecti.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
-              <wp:extent cx="1257300" cy="1257300"/>
+              <wp:extent cx="3810000" cy="1905000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_F4AE1D" descr="https://www.arcat.com/clients/gfx/protecti.png"/>
+              <wp:docPr id="1" name="Picture rId_5B7F5C" descr="https://www.arcat.com/clients/gfx/protecti.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_F4AE1D" descr="https://www.arcat.com/clients/gfx/protecti.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_5B7F5C" descr="https://www.arcat.com/clients/gfx/protecti.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_F4AE1D"/>
+                      <a:blip r:link="rId_5B7F5C"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1257300" cy="1257300"/>
+                        <a:ext cx="3810000" cy="1905000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SECTION 13 47 15</w:t>
       </w:r>
     </w:p>
@@ -186,91 +186,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>935 Garden Ln.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fowlerville, MI 48836</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 866-304-5070</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 517-223-0805</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_35CCC6_1" w:history="1">
+      <w:hyperlink r:id="rId_49E0B6_1" w:history="1">
         <w:tooltip>request info (arcat@tssbulletproof.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (arcat@tssbulletproof.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_35CCC6_2" w:history="1">
+      <w:hyperlink r:id="rId_49E0B6_2" w:history="1">
         <w:tooltip>https://tssbulletproof.com/?utm_source=arcat&amp;amp;utm_medium=referral&amp;amp;utm_campaign=digital-outbound downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://tssbulletproof.com/?utm_source=arcat&amp;amp;utm_medium=referral&amp;amp;utm_campaign=digital-outbound</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_35CCC6_3" w:history="1">
+      <w:hyperlink r:id="rId_49E0B6_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Three decades of experience have made us an industry leader in bullet-resistant barrier systems, and we bring that expertise to bear on your security challenges. Everything we've learned in thousands of installations has been invested in how we assess security risks, how we select materials, how we craft those materials into bullet-resistant systems, and how we install those systems in the business environments of our customers. And while we've grown significantly over 30 years, we've never lost touch with our foundation - highly responsive customer service.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1416,66 +1416,66 @@
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Total Security Solutions, which is located at: 935 Garden Ln.; Fowlerville, MI 48836; ASD Toll Free Tel: 866-304-5070; Fax: 517-223-0805; Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D72F88_1" w:history="1">
+      <w:hyperlink r:id="rId_D34551_1" w:history="1">
         <w:tooltip>request info downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>; Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D72F88_2" w:history="1">
+      <w:hyperlink r:id="rId_D34551_2" w:history="1">
         <w:tooltip>https://tssbulletproof.com/?utm_source=arcat&amp;amp;utm_medium=referral&amp;amp;utm_campaign=digital-outbound downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://tssbulletproof.com/?utm_source=arcat&amp;amp;utm_medium=referral&amp;amp;utm_campaign=digital-outbound</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
@@ -14332,81 +14332,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_F4AE1D"
+  Id="rId_5B7F5C"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/protecti.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_35CCC6_1"
+  Id="rId_49E0B6_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Total%252BSecurity%252BSolutions&amp;message=RE%253A%2520Spec%2520Question%2520(13065tss)%253A%2520&amp;coid=43676&amp;spec=13065tss&amp;rep=&amp;fax=517-223-0805"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_35CCC6_2"
+  Id="rId_49E0B6_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://tssbulletproof.com/?utm_source=arcat&amp;utm_medium=referral&amp;utm_campaign=digital-outbound"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_35CCC6_3"
+  Id="rId_49E0B6_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/total-security-solutions-43676"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D72F88_1"
+  Id="rId_D34551_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://admin.arcat.com/users.pl?action=UserEmail&amp;company=Total+Security+Solutions&amp;coid=43676&amp;rep=&amp;fax=517-223-0805&amp;message=RE:%2520Spec%2520Question%2520(13065tss):%2520%2520&amp;mf="
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D72F88_2"
+  Id="rId_D34551_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://tssbulletproof.com/?utm_source=arcat&amp;utm_medium=referral&amp;utm_campaign=digital-outbound"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>