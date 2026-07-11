--- v1 (2026-02-22)
+++ v2 (2026-07-11)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/ppgglass.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="2190750" cy="1000125"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_7C1AC8" descr="https://www.arcat.com/clients/gfx/ppgglass.png"/>
+              <wp:docPr id="1" name="Picture rId_130737" descr="https://www.arcat.com/clients/gfx/ppgglass.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_7C1AC8" descr="https://www.arcat.com/clients/gfx/ppgglass.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_130737" descr="https://www.arcat.com/clients/gfx/ppgglass.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_7C1AC8"/>
+                      <a:blip r:link="rId_130737"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2190750" cy="1000125"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -138,139 +138,139 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Copyright 2010 - 2025 ARCAT, Inc. - All rights reserved</w:t>
+        <w:t>Copyright 2010 - 2026 ARCAT, Inc. - All rights reserved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Vitro Architectural Glass (Formerly PPG Glass); high performance architectural glass. </w:t>
+        <w:t>** NOTE TO SPECIFIER ** Vitro Architectural Glass (Formerly PPG Glass); high performance architectural glass.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>This section is based on the products of Vitro Architectural Glass (Formerly PPG Glass), which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Glass Technology Center, 400 Guys Run Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cheswick, PA 15024</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 855-VTRO-GLS (887-6457) </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 800-367-2986</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A49CB0_1" w:history="1">
-        <w:tooltip>request info (archservices@vitroglazings.com) downloads</w:tooltip>
+      <w:hyperlink r:id="rId_069EFC_1" w:history="1">
+        <w:tooltip>request info (archresource@vitro.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>request info (archservices@vitroglazings.com)</w:t>
+          <w:t>request info (archresource@vitro.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A49CB0_2" w:history="1">
-        <w:tooltip>http://www.vitroglazings.com/en-US/Glass.aspx downloads</w:tooltip>
+      <w:hyperlink r:id="rId_069EFC_2" w:history="1">
+        <w:tooltip>https://www.vitroglazings.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://www.vitroglazings.com/en-US/Glass.aspx</w:t>
+          <w:t>https://www.vitroglazings.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_A49CB0_3" w:history="1">
+      <w:hyperlink r:id="rId_069EFC_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Vitro Architectural Glass, North America's largest and most trusted glass manufacturer, produces many of the commercial glass industry's most commonly specified products, including high-performance Solarban low-emissivity (low-e) glasses, Starphire Ultra-Clear low-iron glass and a range of performance-tinted glasses and VacuMax Vacuum Insulating Glass (VIG). As a global organization focused on producing glass for the architectural, automotive and containers markets, Vitro is committed to innovation and sustainable manufacturing and end-use, including the development of energy-efficient products and processes. By working closely with customers and partners, Vitro provides expert service and support to ensure that its projects meet or exceed ever- evolving requirements and satisfy demanding sustainability certifications.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -548,51 +548,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Reflective solar control Low-E insulating glass.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Reflective tinted solar control Low-E insulating glass. </w:t>
+        <w:t>Reflective tinted solar control Low-E insulating glass.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Monolithic Float Glass:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1764,51 +1764,51 @@
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Fenestration and Glazing Industry Alliance.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Safety Glazing Products: Comply with testing requirements in 16 CFR 1201 and, Fenestration and Glazing Industry Alliance ANSI Z97.1.</w:t>
+        <w:t>Safety Glazing Products: Comply with testing requirements in 16 CFR 1201 and ANSI Z97.1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Subject to compliance with requirements, obtain safety glazing products permanently marked with certification label of the Safety Glazing Certification Council or another certification agency acceptable to authorities having jurisdiction.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -1863,50 +1863,60 @@
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>For insulating-glass units that will be exposed to substantial altitude changes, comply with insulating-glass manufacturer's written recommendations for venting and sealing to avoid hermetic seal ruptures.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>WARRANTY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** ** NOTE TO SPECIFIER ** Manufacturers and fabricators provide product warranties to their direct customers. Validate warranty provisions with manufacturer and fabricators; delete any sections below not relevant to this project and add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Manufacturer's Warranty for Coated-Glass Products: Manufacturer's standard form, made out to the glass fabricator in which the coated glass manufacturer agrees to replace coated glass units that deteriorates during normal use within the specified warranty period. Deterioration of the coated glass is defined as peeling and/or cracking, or discoloration that is not attributed to glass breakage, seal failure, improper installation, or cleaning and maintenance that is contrary to the manufacturer's written instructions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -2015,74 +2025,74 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Glass Technology Center, 400 Guys Run Rd.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Cheswick, PA 15024</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 855-VTRO-GLS (887-6457) </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 800-367-2986</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_6E5789_1" w:history="1">
-        <w:tooltip>request info (archservices@vitroglazings.com) downloads</w:tooltip>
+      <w:hyperlink r:id="rId_46214A_1" w:history="1">
+        <w:tooltip>request info (archresource@vitro.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>request info (archservices@vitroglazings.com)</w:t>
+          <w:t>request info (archresource@vitro.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_6E5789_2" w:history="1">
-        <w:tooltip>http://www.vitroglazings.com/en-US/Glass.aspx downloads</w:tooltip>
+      <w:hyperlink r:id="rId_46214A_2" w:history="1">
+        <w:tooltip>https://www.vitroglazings.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://www.vitroglazings.com/en-US/Glass.aspx</w:t>
+          <w:t>https://www.vitroglazings.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
@@ -2395,9888 +2405,10107 @@
         <w:rPr/>
         <w:t>FABRICATION OF GLAZING UNITS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Fabricate glazing units in sizes required to glaze openings indicated for Project, with edge and face clearances, edge and surface conditions, and bite complying with written instructions of product manufacturer and referenced glazing publications, to comply with system performance requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Products specified in this Section are intended to be part of the Glazing section. Manufacturer provides glass products to others for installation. Delete products not required.</w:t>
-[...3 lines deleted...]
-        <w:br/>
+        <w:t>** NOTE TO SPECIFIER ** Delete article if not required. Products specified in this Section are intended to be part of the Glazing section. Manufacturer provides glass products to others for installation. Delete products not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>INSULATING GLASS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete paragraphs, type, and product options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clear Insulating Glass:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Clear, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Clear + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 79 percent; SHGC 0.70; shading coefficient 0.81; exterior reflectance 15 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Clear glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete BirdSmart option if not required, or delete Surface 1 and Surface 2 options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>BirdSmart: Outdoor lite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 1: Laser etched. Speck 6 Inline 2x2 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Threat Factor: 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 1: Laser etched. Speck 6 Inline 2x4 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Threat Factor: 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 1: Laser etched. Speck 6 Shift 2x2 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Threat Factor: 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 1: Laser etched. Speck 6 Shift 2x4 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Threat Factor: 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 2: Solarban 65 low-e coating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 70 percent; SHGC 0.35.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 2: Solarban 70 low-e coating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 64 percent; SHGC 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Uncoated Ultra-Clear Float Glass:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Ultra-clear, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Starphire + Starphire by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 84 percent; SHGC 0.82; shading coefficient 0.94; exterior reflectance 15 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Starphire glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Starphire glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete BirdSmart option if not required, or delete Surface 1 and Surface 2 options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>BirdSmart: Outdoor lite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 1: Laser etched. Speck 6 Inline 2x2 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Threat Factor: 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 1: Laser etched. Speck 6 Inline 2x4 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Threat Factor: 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 1: Laser etched. Speck 6 Shift 2x2 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Threat Factor: 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 1: Laser etched. Speck 6 Shift 2x4 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Threat Factor: 25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 2: Solarban 65 low-e coating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 73 percent; SHGC 0.36.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 2: Solarban 72 low-e coating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 68 percent; SHGC 0.28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Uncoated Low-Iron Float Glass:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Ultra-clear, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Acuity + Acuity by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 82 percent; SHGC 0.78; shading coefficient 0.90; exterior reflectance 15 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Starphire glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Starphire glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>** NOTE TO SPECIFIER ** Delete BirdSmart option if not required, or delete Surface 1 and Surface 2 options not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>BirdSmart: Outdoor lite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 1: Laser etched. Speck 6 Inline 2x2 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Threat Factor: 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 1: Laser etched. Speck 6 Inline 2x4 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Threat Factor: 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 1: Laser etched. Speck 6 Shift 2x2 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Threat Factor: 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 1: Laser etched. Speck 6 Shift 2x4 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Threat Factor: 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 2: Solarban 65 low-e coating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 72 percent; SHGC 0.36.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub3"/>
+        <w:numPr>
+          <w:ilvl w:val="6"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Surface 2: Solarban 72 low-e coating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub4"/>
+        <w:numPr>
+          <w:ilvl w:val="7"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 67 percent; SHGC 0.28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Uncoated Tinted Insulating Glass:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Light-green, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solexia + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 69 percent; SHGC 0.50; shading coefficient 0.57; exterior reflectance 13 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solexia glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Emerald-green, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Atlantica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 60 percent; SHGC 0.40; shading coefficient 0.47; exterior reflectance 10 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Atlantica glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Aqua-blue, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Azuria + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 61 percent; SHGC 0.39; shading coefficient 0.45; exterior reflectance 11 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Warm-bronze, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarbronze + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 47 percent; SHGC 0.51; shading coefficient 0.59 ; exterior reflectance 8 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Cool light-gray, low reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solargray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 40 percent; SHGC 0.46; shading coefficient 0.53; exterior reflectance 7 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Dark-gray, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Graylite II + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 8 percent; SHGC 0.22; shading coefficient 0.25; exterior reflectance 4 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Graylite II glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Light sky-blue, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarblue + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 50 percent; SHGC 0.49; shading coefficient 0.56; exterior reflectance 9 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Dark-blue, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Pacifica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 38 percent; SHGC 0.36; shading coefficient 0.41; exterior reflectance 7 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Light-gray, ultra-neutral low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Optigray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 56 percent; SHGC 0.52; shading coefficient 0.60; exterior reflectance 10 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optigray glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Low-E Clear Insulating Glass:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Clear, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Sungate 400 (2) Clear + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 76 percent; SHGC 0.60; shading coefficient 0.69; exterior reflectance 14 percent; U-value winter 0.32; U-value summer 0.31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Clear glass, Sungate 400 (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Sungate 400 (2) Starphire + Starphire by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 80 percent; SHGC 0.68; shading coefficient 0.78; exterior reflectance 14 percent; U-value winter 0.32; U-value summer 0.31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Starphire glass, Sungate 400 (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Starphire glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Clear + Sungate 400 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 76 percent; SHGC 0.63; shading coefficient 0.73; exterior reflectance 14 percent; U-value winter 0.32; U-value summer 0.31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Clear glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Sungate 400 (sputtered) coated on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 60 (2) Clear + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 70 percent; SHGC 0.39; shading coefficient 0.45; exterior reflectance 11 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Clear glass, Solarban 60 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear (transparent) float glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R67 (Formerly Solarban 67) (2) Clear + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 54 percent; SHGC 0.29; shading coefficient 0.34; exterior reflectance 19 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Clear glass, Solarban R67 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 72 (2) Starphire + Starphire by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 68 percent; SHGC 0.28; shading coefficient 0.32; exterior reflectance 13 percent; U-value winter 0.28; U-value summer 0.28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Starphire glass, Solarban 72 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Starphire Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 72 (2) Acuity + Acuity by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 67 percent; SHGC 0.28; shading coefficient 0.32; exterior reflectance 13 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Acuity glass, Solarban 72 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Acuity glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 90 (2) Clear + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 51 percent; SHGC 0.23; shading coefficient 0.27; exterior reflectance 12 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Clear glass, Solarban 90 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear (transparent) float glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Light-gray. Ultra-neutral low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Optigray Clear + Sungate 400 Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 54 percent; SHGC 0.46; shading coefficient 0.52; exterior reflectance 9 percent; U-value winter 0.32; U-value summer 0.231.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Clear glass, Optigray solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Clear, reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban Champane (2) Clear + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 45 percent; SHGC 0.25; shading coefficient 0.29; exterior reflectance 26 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Clear glass, Solarban Champane solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear (transparent) float glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Low-E Ultra-Clear Insulating Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Ultra-clear, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 60 (2) Starphire + Starphire by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 74 percent; SHGC 0.41; shading coefficient 0.48; exterior reflectance 11 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Starphire glass, Solarban 60 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Starphire glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R67 (Formerly Solarban 67) (2) Starphire + Starphire by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 57 percent; SHGC 0.30; shading coefficient 0.34; exterior reflectance 20 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Starphire glass, Solarban R67 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Starphire glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Ultra-clear, reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R100 (2) Starphire + Starphire by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 44 percent; SHGC 0.23; shading coefficient 0.27; exterior reflectance 33 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Starphire glass, Solarban R100 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Starphire glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Low-E Low-iron Insulating Glass</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Ultra-clear, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 60 (2) Acuity + Acuity by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 73 percent; SHGC 0.41; shading coefficient 0.47; exterior reflectance 11 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Acuity glass, Solarban 60 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Acuity glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R67 (Formerly Solarban 67) (2) Acuity + Acuity by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 56 percent; SHGC 0.30; shading coefficient 0.34; exterior reflectance 19 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Acuity glass, Solarban R67 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Acuity glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 90 (2) Acuity + Acuity by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 53 percent; SHGC 0.23; shading coefficient 0.27; exterior reflectance 12 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Acuity glass, Solarban 90 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Acuity glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R77 (2) Acuity + Acuity by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 49 percent; SHGC 0.25; shading coefficient 0.29; exterior reflectance 26 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Acuity glass, Solarban R77 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Acuity glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Ultra-clear, reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban Champane (2) Starphire + Starphire by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 47 percent; SHGC 0.26; shading coefficient 0.29; exterior reflectance 23 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Starphire glass, Solarban Champane solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Starphire glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban Champane (2) Acuity + Acuity by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 46 percent; SHGC 0.26; shading coefficient 0.29; exterior reflectance 27 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Acuity glass, Solarban Champane solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Acuity® glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R100 (2) Starphire + Starphire by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 43 percent; SHGC 0.23; shading coefficient 0.27; exterior reflectance 33 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Acuity glass, Solarban R100 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Acuity glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Low-E Insulating Glass:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Steel blue-gray, reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R100 (2) Optiblue + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 30 percent; SHGC 0.20; shading coefficient 0.23; exterior reflectance 19 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optiblue glass,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R100 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R100 (2) Solargray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 21 percent; SHGC 0.17; shading coefficient 0.19; exterior reflectance 12 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass, Solarban R100 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Low-E Tinted Insulating Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Light-green, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solexia + Sungate 400 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 66 percent; SHGC 0.44; shading coefficient 0.50; exterior reflectance 11 percent; U-value winter 0.32; U-value summer 0.31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solexia glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Sungate 400 (sputtered) coated on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 90 (2) Solexia + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 44 percent; SHGC 0.26; shading coefficient 0.26; exterior reflectance 10 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solexia glass, Solarban 90 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 60 (2) Solexia + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 61 percent; SHGC 0.32; shading coefficient 0.37; exterior reflectance 9 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solexia glass, Solarban 60 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solexia + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 44 percent; SHGC 0.30; shading coefficient 0.34; exterior reflectance 16 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solexia glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R67 (Formerly Solarban 67) (2) Solexia + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 47 percent; SHGC 0.25; shading coefficient 0.29; exterior reflectance 16 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solexia glass, Solarban R67 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 70 (2) Solexia + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 56 percent; SHGC 0.26; shading coefficient 0.29; exterior reflectance 11 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solexia glass, Solarban 70 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solexia + Solarban 70 (3)* by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 56 percent; SHGC 0.32; shading coefficient 0.37; exterior reflectance 11 percent; U-value winter 0.28; U-value summer 0.26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solexia glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear/Acuity glass, Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Emerald-green, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Atlantica + Sungate 400 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 58 percent; SHGC 0.35; shading coefficient 0.40; exterior reflectance 9 percent; U-value winter 0.32; U-value summer 0.31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Atlantica glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Sungate 400 (sputtered) coated on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 90 (2) Atlantica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 39 percent; SHGC 0.20; shading coefficient 0.23; exterior reflectance 9 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Atlantica glass, Solarban 90 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 60 (2) Atlantica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 53 percent; SHGC 0.27; shading coefficient 0.32; exterior reflectance 8 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Atlantica glass, Solarban 60 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Atlantica + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 39 percent; SHGC 0.26; shading coefficient 0.30; exterior reflectance 13 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Atlantica glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Atlantica + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 53 percent; SHGC 0.27; shading coefficient 0.32; exterior reflectance 9 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Atlantica glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R67 (Formerly Solarban 67) (2) Atlantica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 41 percent; SHGC 0.22; shading coefficient 0.26; exterior reflectance 13 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Atlantica glass, Solarban R67 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Atlantica + Solarban R67 (Formerly Solarban 67) (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 41 percent; SHGC 0.29; shading coefficient 0.33; exterior reflectance 11 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Atlantica glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban R67 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 70 (2) Atlantica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 49 percent; SHGC 0.23; shading coefficient 0.26; exterior reflectance 10 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Atlantica glass, Solarban 70 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Atlantica + Solarban 70 (3)* by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 49 percent; SHGC 0.29; shading coefficient 0.33; exterior reflectance 9 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Atlantica glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear/Acuity glass, Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Aqua-blue, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Azuria + Sungate 400 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 59 percent; SHGC 0.34; shading coefficient 0.39; exterior reflectance 10 percent; U-value winter 0.32; U-value summer 0.31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Sungate 400 (sputtered) coated on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 90 (2) Azuria + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 39 percent; SHGC 0.24; shading coefficient 0.24; exterior reflectance 9 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Solarban 90 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 60 (2) Azuria + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 54 percent; SHGC 0.28; shading coefficient 0.32; exterior reflectance 8 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Solarban 60 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Azuria + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 39 percent; SHGC 0.27; shading coefficient 0.31; exterior reflectance 13 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Azuria + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 54 percent; SHGC 0.31; shading coefficient 0.36; exterior reflectance 9 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R67 (Formerly Solarban 67) (2) Azuria + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 42 percent; SHGC 0.23; shading coefficient 0.26; exterior reflectance 13 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Solarban R67 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Azuria + Solarban R67 (Formerly Solarban 67) (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 42 percent; SHGC 0.29; shading coefficient 0.33; exterior reflectance 11 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban R67 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 70 (2) Azuria + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 50 percent; SHGC 0.24; shading coefficient 0.27; exterior reflectance 10 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Solarban 70 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Azuria + Solarban 70 (3)* by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 49 percent; SHGC 0.29; shading coefficient 0.33; exterior reflectance 9 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear/Acuity glass, Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Warm-bronze, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarbronze + Sungate 400 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 46 percent; SHGC 0.44; shading coefficient 0.50; exterior reflectance 8 percent; U-value winter 0.32; U-value summer 0.31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Sungate 400 (sputtered) coated on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 60 (2) Solarbronze + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 42 percent; SHGC 0.28; shading coefficient 0.32; exterior reflectance 7 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass, Solarban 60 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 90 (2) Solarbronze + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 31 percent; SHGC 0.18; shading coefficient 0.20; exterior reflectance 7 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass, Solarban 90 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarbronze + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 30 percent; SHGC 0.24; shading coefficient 0.27; exterior reflectance 10 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarbronze + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 42 percent; SHGC 0.32; shading coefficient 0.37; exterior reflectance 7 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R67 (Formerly Solarban 67) (2) Solarbronze + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 32 percent; SHGC 0.22; shading coefficient 0.25; exterior reflectance 10 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass, Solarban R67 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarbronze + Solarban R67 (Formerly Solarban 67) (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 32 percent; SHGC 0.29; shading coefficient 0.33; exterior reflectance 9 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban R67 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 70 (2) Solarbronze + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 39 percent; SHGC 0.20; shading coefficient 0.23; exterior reflectance 8 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass, Solarban 70 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarbronze + Solarban 70 (3)* by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 38 percent; SHGC 0.26; shading coefficient 0.30; exterior reflectance 8 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear/Acuity glass, Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Cool light-gray, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solargray + Sungate 400 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 38 percent; SHGC 0.39; shading coefficient 0.44; exterior reflectance 7 percent; U-value winter 0.32; U-value summer 0.31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Sungate 400 (sputtered) coated on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 90 (2) Solargray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 26 percent; SHGC 0.17; shading coefficient 0.19; exterior reflectance 6 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass, Solarban 90 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 60 (2) Solargray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 35 percent; SHGC 0.25; shading coefficient 0.29; exterior reflectance 6 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass, Solarban 60 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solargray + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 25 percent; SHGC 0.22; shading coefficient 0.25; exterior reflectance 8 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solexia + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 61 percent; SHGC 0.37; shading coefficient 0.42; exterior reflectance 10 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solexia glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R67 (Formerly Solarban 67) (2) Solargray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 27 percent; SHGC 0.20; shading coefficient 0.23; exterior reflectance 8 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass, Solarban R67 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solargray + Solarban R67 (Formerly Solarban 67) (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 27 percent; SHGC 0.26; shading coefficient 0.30; exterior reflectance 8 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban R67 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 70 (2) Solargray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 32 percent; SHGC 0.19; shading coefficient 0.21; exterior reflectance 7 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass, Solarban 70 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solargray + Solarban 70 (3)* by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 32 percent; SHGC 0.24; shading coefficient 0.27; exterior reflectance 7 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear/Acuity glass, Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Dark-gray, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Graylite II + Sungate 400 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 8 percent; SHGC 0.15; shading coefficient 0.17; exterior reflectance 4 percent; U-value winter 0.32; U-value summer 0.31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Graylite II glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Sungate 400 (sputtered) coated on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Graylite II + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 7 percent; SHGC 0.13; shading coefficient 0.15; exterior reflectance 4 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Graylite II glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Graylite II + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 5 percent; SHGC 0.11; shading coefficient 0.13; exterior reflectance 4 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Graylite II glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Light sky-blue, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarblue + Sungate 400 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 48 percent; SHGC 0.42; shading coefficient 0.49; exterior reflectance 8 percent; U-value winter 0.32; U-value summer 0.31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Sungate 400 (sputtered) coated on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 90 (2) Solarblue + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 32 percent; SHGC 0.19; shading coefficient 0.22; exterior reflectance 8 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass, Solarban 90 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 90 (2) Optiblue + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 37 percent; SHGC 0.20; shading coefficient 0.22; exterior reflectance 8 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optiblue glass, Solarban 90 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarblue + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 32 percent; SHGC 0.25; shading coefficient 0.29; exterior reflectance 10 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 60 (2) Solarblue + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 45 percent; SHGC 0.29; shading coefficient 0.33; exterior reflectance 7 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass, Solarban 60 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarblue + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 45 percent; SHGC 0.33; shading coefficient 0.38; exterior reflectance 7 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R67(Formerly Solarban 67) (2) Solarblue + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 34 percent; SHGC 0.23; shading coefficient 0.26; exterior reflectance 10 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass, Solarban R67 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarblue + Solarban R67 (Formerly Solarban 67) (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 34 percent; SHGC 0.30; shading coefficient 0.34; exterior reflectance 9 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban R67 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 70 (2) Solarblue + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 42 percent; SHGC 0.23; shading coefficient 0.26; exterior reflectance 8 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass, Solarban 70 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarblue + Solarban 70 (3)* by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 41 percent; SHGC 0.27; shading coefficient 0.30; exterior reflectance 8 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Starphire glass, Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Deep-blue, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Pacifica + Sungate 400 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 37 percent; SHGC 0.30; shading coefficient 0.34; exterior reflectance 7 percent; U-value winter 0.32; U-value summer 0.31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Sungate 400 (sputtered) coated on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 90 (2) Pacifica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 24 percent; SHGC 0.17; shading coefficient 0.19; exterior reflectance 6 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass, Solarban 90 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Pacifica + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 24 percent; SHGC 0.21; shading coefficient 0.24; exterior reflectance 8 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 60 (2) Pacifica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 34 percent; SHGC 0.23; shading coefficient 0.26; exterior reflectance 6 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass, Solarban 60 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Pacifica + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 34 percent; SHGC 0.25; shading coefficient 0.29; exterior reflectance 6 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R67 (Formerly Solarban 67) (2) Pacifica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 26 percent; SHGC 0.19; shading coefficient 0.21; exterior reflectance 8 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass, Solarban R67 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Pacifica + Solarban R67 (Formerly Solarban 67) (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 26 percent; SHGC 0.23; shading coefficient 0.27; exterior reflectance 7 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban R67 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 70 (2) Pacifica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 31 percent; SHGC 0.19; shading coefficient 0.21; exterior reflectance 7 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass, Solarban 70 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Pacifica + Solarban 70 (3)* by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 31 percent; SHGC 0.22; shading coefficient 0.26; exterior reflectance 6 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear/Acuity glass, Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Light-gray, ultra-neutral low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 60 (2) Optigray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 50 percent; SHGC 0.30; shading coefficient 0.35; exterior reflectance 8 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optigray glass, Solarban 60 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 90 (2) Optigray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 36 percent; SHGC 0.20; shading coefficient 0.23; exterior reflectance 8 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optigray glass, Solarban 90 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Optigray + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 36 percent; SHGC 0.27; shading coefficient 0.31; exterior reflectance 12 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optigray glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Optiblue + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 37 percent; SHGC 0.27; shading coefficient 0.32; exterior reflectance 12 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optiblue glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Optigray + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 50 percent; SHGC 0.35; shading coefficient 0.40; exterior reflectance 8 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optigray glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R67 (Formerly Solarban 67) (2) Optigray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 38 percent; SHGC 0.24; shading coefficient 0.27; exterior reflectance 12 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarban R67 glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Optigray solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Optigray + Solarban R67 (Formerly Solarban 67) (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 38 percent; SHGC 0.32; shading coefficient 0.36; exterior reflectance 10 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optigray glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban R67 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 70 (2) Optigray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 46 percent; SHGC 0.23; shading coefficient 0.26; exterior reflectance 9 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optigray glass, Solarban 70 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Optigray + Solarban 70 (3)* by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 46 percent; SHGC 0.28; shading coefficient 0.32; exterior reflectance 9 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optigray glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear/Acuity glass, Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Cool, light-gray, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solargray + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 35 percent; SHGC 0.29; shading coefficient 0.33; exterior reflectance 7 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Dark-gray color, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Graylite II + Solarban R67 (Formerly Solarban 67) (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 5 percent; SHGC 0.12; shading coefficient 0.14; exterior reflectance 4 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Graylite II glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass Solarban R67 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Clear, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 70 (2) *+ Clear by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 64 percent; SHGC 0.27; shading coefficient 0.32; exterior reflectance 13 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Starphire glass, Solarban 70 solar control (sputtered) on second surface (2) + 1/2 inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Dark gray, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Graylite II + Solarban 70 (3)* by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 6 percent; SHGC 0.11; shading coefficient 0.13; exterior reflectance 4 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Graylite II glass + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear/Acuity glass, Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Steel blue-gray, low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 60 (2) Optiblue + Clear (Formerly Solarban z50) by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 51 percent; SHGC 0.32; shading coefficient 0.37; exterior reflectance 8 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optiblue glass, Solarban 60 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 70 (2) Optiblue + Clear (Formerly Solarban z75) by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 46 percent; SHGC 0.23; shading coefficient 0.26; exterior reflectance 9 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optiblue glass, Solarban 70 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 60 (2) Optiblue + Optiblue (Formerly Solarban z50) by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 37 percent; SHGC 0.32; shading coefficient 0.36; exterior reflectance 7 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optiblue glass, Solarban 60 Optiblue solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Optiblue glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Ultra-Clear .Low-reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban 90 (2) Starphire + Starphire by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 54 percent; SHGC 0.23; shading coefficient 0.26; exterior reflectance 13 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Starphire glass, Solarban 90 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Starphire glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R77 (2) Starphire + Starphire by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 50 percent; SHGC 0.25; shading coefficient 0.29; exterior reflectance 26 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Starphire glass, Solarban R77 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Starphire glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Clear, reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R77 (2) Clear + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 47 percent; SHGC 0.25; shading coefficient 0.29; exterior reflectance 25 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Clear glass, Solarban R77 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear (transparent) float glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R100 (2) Clear + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 42 percent; SHGC 0.23; shading coefficient 0.27; exterior reflectance 32 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Clear glass, Solarban R100 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Light-green, reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R77 (2) Solexia + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 41 percent; SHGC 0.23; shading coefficient 0.26; exterior reflectance 20 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solexia glass, Solarban R77 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R100 (2) Solexia + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 36 percent; SHGC 0.21; shading coefficient 0.24; exterior reflectance 25 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solexia glass, Solarban R100 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Emerald-green, reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R77 (2) Atlantica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 35 percent; SHGC 0.20; shading coefficient 0.23; exterior reflectance 16 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Atlantica glass, Solarban R77 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R100 (2) Atlantica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 32 percent; SHGC 0.19; shading coefficient 0.22; exterior reflectance 20 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Atlantica glass, Solarban R100 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Aqua-blue, reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R77 (2) Azuria + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 36 percent; SHGC 0.21; shading coefficient 0.24; exterior reflectance 17 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Solarban R77 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R100 (2) Azuria + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 32 percent; SHGC 0.19; shading coefficient 0.22; exterior reflectance 21 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Solarban R100 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Cool light-gray, reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R77 (2) Solargray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 23 percent; SHGC 0.18; shading coefficient 0.20; exterior reflectance 10 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass, Solarban R77 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Warm-bronze, reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R77 (2) Solarbronze + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 28 percent; SHGC 0.19; shading coefficient 0.22; exterior reflectance 12 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass, Solarban R77 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban Champane (2) Solarbronze + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 26 percent; SHGC 0.19; shading coefficient 0.22; exterior reflectance 12 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass, Solarban Champane solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R100 (2) Solarbronze + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 25 percent; SHGC 0.18; shading coefficient 0.21; exterior reflectance 15 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass, Solarban R100 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Light sky-blue, reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R77 (2) Solarblue + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 30 percent; SHGC 0.20; shading coefficient 0.23; exterior reflectance 13 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass, Solarban R77 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R77 (2) Optiblue + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 34 percent; SHGC 0.21; shading coefficient 0.24; exterior reflectance 15 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optiblue glass, Solarban R77 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R100 (2) Solarblue + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 26 percent; SHGC 0.19; shading coefficient 0.22; exterior reflectance 15 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass, Solarban R100 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Deep-blue, reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R77 (2) Pacifica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 23 percent; SHGC 0.17; shading coefficient 0.19; exterior reflectance 9 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass, Solarban R77 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R100 (2) Pacifica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 20 percent; SHGC 0.16; shading coefficient 0.19; exterior reflectance 11 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass, Solarban R100 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Light-gray, ultra-neutral reflective exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R77 (2) Optigray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 33 percent; SHGC 0.21; shading coefficient 0.24; exterior reflectance 15 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optigray glass, Solarban R77 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban Champane (2) Optigray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 31 percent; SHGC 0.21; shading coefficient 0.24; exterior reflectance 15 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optigray glass, Solarban Champane solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarban R100 (2) Optigray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 29 percent; SHGC 0.20; shading coefficient 0.22; exterior reflectance 18 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Optigray glass, Solarban R100 solar control (sputtered) on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reflective Tinted Insulating Glass:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Subtly reflective aqua-blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Vistacool (2) Azuria + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 47 percent; SHGC 0.34; shading coefficient 0.39; exterior reflectance 21 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Vistacool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Subtly reflective deep-blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Vistacool (2) Pacifica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 29 percent; SHGC 0.32; shading coefficient 0.37; exterior reflectance 11 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass, Vistacool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective aqua-blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Azuria + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 24 percent; SHGC 0.25; shading coefficient 0.29; exterior reflectance 20 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective deep-blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Pacifica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 15 percent; SHGC 0.25; shading coefficient 0.29; exterior reflectance 10 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective light sky-blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Solarblue + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 20 percent; SHGC 0.32; shading coefficient 0.37; exterior reflectance 15 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective warm-bronze exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Solarbronze + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 19 percent; SHGC 0.34; shading coefficient 0.40; exterior reflectance 14 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective cool light gray exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Solargray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 16 percent; SHGC 0.32; shading coefficient 0.36; exterior reflectance 11 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reflective Tinted Solar Control Low-E Insulating Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Subtly reflective aqua- blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Vistacool (2) Azuria + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 42 percent; SHGC 0.26; shading coefficient 0.30; exterior reflectance 20 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Vistacool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass, low-e coating Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Subtly reflective deep- blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Vistacool (2) Pacifica + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 42 percent; SHGC 0.26; shading coefficient 0.30; exterior reflectance 20 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Vistacool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass, low-e coating Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective deep-blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Pacifica + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 13 percent; SHGC 0.15; shading coefficient 0.17; exterior reflectance 10 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass, low-e coating Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective aqua-blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Azuria + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 21 percent; SHGC 0.17; shading coefficient 0.19; exterior reflectance 19 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass, low-e coating Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective warm-bronze exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Solarbronze + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 17 percent; SHGC 0.18; shading coefficient 0.21; exterior reflectance 14 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass, low-e coating Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective cool light-gray exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Solargray + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 14 percent; SHGC 0.17; shading coefficient 0.20; exterior reflectance 11 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass, low-e coating Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective light sky-blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Solarblue + Solarban 60 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 17 percent; SHGC 0.18; shading coefficient 0.21; exterior reflectance 14 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass, low-e coating Solarban 60 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Subtly Reflective Solar Control Low-E Insulating Glass:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Subtly reflective aqua- blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Vistacool (2) Azuria + Solarban 70 (3)* by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 38 percent; SHGC 0.24; shading coefficient 0.27; exterior reflectance 21 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Vistacool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear/Acuity glass, low-e coating Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Subtly reflective deep- blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Vistacool (2) Pacifica + Solarban 70 (3)* by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 24 percent; SHGC 0.19; shading coefficient 0.22; exterior reflectance 11 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass, Vistacool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear/Acuity glass, low-e coating Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reflective Solar Control Low-E Insulating Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective deep-blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Pacifica + Solarban 70 (3)* by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 12 percent; SHGC 0.13; shading coefficient 0.15; exterior reflectance 10 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Acuity/Acuity glass, low-e coating Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (1) Pacifica + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 14 percent; SHGC 0.21; shading coefficient 0.24; exterior reflectance 36 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass, Solarcool on the first surface + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective aqua-blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Azuria + Solarban 70 (3)* by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 19 percent; SHGC 0.15; shading coefficient 0.18; exterior reflectance 19 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear/Acuity glass, low-e coating Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (1) Azuria + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 23 percent; SHGC 0.21; shading coefficient 0.25; exterior reflectance 37 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Solarcool on the first surface + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective warm-bronze exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Solarbronze + Solarban 70 (3)* by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 15 percent; SHGC 0.15; shading coefficient 0.17; exterior reflectance 14 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear/Acuity glass, low-e coating Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (1) Solarbronze + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 18 percent; SHGC 0.31; shading coefficient 0.35; exterior reflectance 37 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass, Solarcool on the first surface + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective cool light-gray exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Solargray + Solarban 70 (3)* by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 13 percent; SHGC 0.14; shading coefficient 0.16; exterior reflectance 11 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear/Acuity glass, low-e coating Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (1) Solargray + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 15 percent; SHGC 0.28; shading coefficient 0.32; exterior reflectance 36 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass, Solarcool on the first surface + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective light-sky-blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Solarblue + Solarban 70 (3)* by Vitro Architectural Glass. Substrate, clear or ACUITY glass, to be determined by fabrication process requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 16 percent; SHGC 0.15; shading coefficient 0.18; exterior reflectance 14 percent; U-value winter 0.28; U-value summer 0.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear/Acuity glass, low-e coating Solarban 70 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (1) Solarblue + Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 19 percent; SHGC 0.29; shading coefficient 0.33; exterior reflectance 37 percent; U-value winter 0.47; U-value summer 0.50.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass, Solarcool on the first surface + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reflective Tinted Solar Control Low-E Insulating Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Subtly reflective aqua- blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Vistacool (2) Azuria + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 42 percent; SHGC 0.23; shading coefficient 0.26; exterior reflectance 23 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Vistacool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass, low-e coating Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Subtly reflective deep- blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Vistacool (2) Pacifica + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 19 percent; SHGC 0.18; shading coefficient 0.21; exterior reflectance 12 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Vistacool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass, low-e coating Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective deep-blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Pacifica + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 10 percent; SHGC 0.13; shading coefficient 0.15; exterior reflectance 10 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Pacifica glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass, low-e coating Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective aqua-blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Azuria + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 16 percent; SHGC 0.15; shading coefficient 0.17; exterior reflectance 20 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Azuria glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass, low-e coating Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective warm-bronze exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Solarbronze + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 12 percent; SHGC 0.14; shading coefficient 0.16; exterior reflectance 14 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarbronze glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass, low-e coating Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective cool light-gray exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Solargray + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 10 percent; SHGC 0.14; shading coefficient 0.16; exterior reflectance 11 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solargray glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass, low-e coating Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Reflective light sky-blue exterior appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Product: Solarcool (2) Solarblue + Solarban 90 (3) Clear by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values: VLT 13 percent; SHGC 0.15; shading coefficient 0.17; exterior reflectance 15 percent; U-value winter 0.29; U-value summer 0.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Insulating Glass Unit Construction: 1/4 inch (6 mm) Solarblue glass, Solarcool on second surface (2) + 1/2 inch (13 mm) air space + 1/4 inch (6 mm) Clear glass, low-e coating Solarban 90 solar control (sputtered) on third surface (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Delete article if not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>INSULATING GLASS</w:t>
+        <w:t>GLASS SCHEDULE, MONOLITHIC GLASS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>** NOTE TO SPECIFIER ** Delete paragraphs, type, and product options not required.</w:t>
+        <w:t>** NOTE TO SPECIFIER ** Delete paragraphs options type options not required.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Clear Insulating Glass:</w:t>
+        <w:t>Uncoated Monolithic Float Glass:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Type: Clear, low-reflective exterior appearance.</w:t>
-[...65 lines deleted...]
-        <w:t>BirdSmart: Outdoor lite.</w:t>
+        <w:t>Type: Uncoated Outdoor Appearance: Ultra-clear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Clear Color: Starphire by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 91 percent. U-Value Winter: 1.02. U-Value Summer: 0.93. SHGC: 0.90. Shading Coefficient: 1.03. Outdoor Visible Light Reflectance: 8 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Low Iron. Outdoor Appearance: Ultra Clear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Acuity by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 90 percent. U-Value Winter: 1.02. U-Value Summer: 0.93. SHGC: 0.87. Shading Coefficient: 1.00. Outdoor Visible Light reflectance: 8 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Uncoated Monolithic Tinted Float Glass:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Outdoor Appearance: Light-green.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Solexia by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 77 percent. U-Value Winter: 1.02. U-Value Summer: 0.93. SHGC: 0.62 Shading Coefficient: 0.71. Outdoor Visible Light reflectance: 8 percent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Surface 1: Laser etched. Speck 6 Inline 2x2 inches.</w:t>
-[...13 lines deleted...]
-        <w:t>Threat Factor: 20.</w:t>
+        <w:t>Meets energy efficiency guidelines set by the Federal Energy Management Program (FEMP) for spectrally selective glazing products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Outdoor Appearance: Emerald-green.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Atlantica by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 67 percent. U-Value Winter: 1.02. U-Value Summer: 0.93. SHGC: 0.53. Shading Coefficient: 0.61. Outdoor Visible Light Reflectance: 7 percent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Surface 1: Laser etched. Speck 6 Inline 2x4 inches.</w:t>
-[...13 lines deleted...]
-        <w:t>Threat Factor: 25.</w:t>
+        <w:t>Meets the new energy efficiency guidelines set by the Federal Energy Management Program (FEMP) for spectrally selective glazing products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Outdoor Appearance: Aqua-blue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Azuria by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 68 percent. U-Value Winter: 1.02. U-Value Summer: 0.93. SHGC: 0.52. Shading Coefficient: 0.59. Outdoor Visible Light Reflectance: 7 percent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Surface 1: Laser etched. Speck 6 Shift 2x2 inches.</w:t>
-[...13 lines deleted...]
-        <w:t>Threat Factor: 20.</w:t>
+        <w:t>Meets the new energy efficiency guidelines set by the Federal Energy Management Program (FEMP) for spectrally selective glazing products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Outdoor Appearance: Warm-bronze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Solarbronze by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 53 percent. U-Value Winter: 1.02. U-Value Summer: 0.93. SHGC: 0.63. Shading Coefficient: 0.73. Outdoor Visible Light Reflectance: 6 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Outdoor Appearance: Cool light-gray.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Solargray by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 44 percent. U-Value Winter: 1.02. U-Value Summer: 0.93. SHGC: 0.58. Shading Coefficient: 0.67. Outdoor Visible Light Reflectance: 6 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Outdoor Appearance: Dark-gray.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Graylite II by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 9 percent. U-Value Winter: 1.02. U-Value Summer: 0.93. SHGC: 0.36. Shading Coefficient: 0.41. Outdoor Visible Light Reflectance: 4 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Outdoor Appearance: Light sky-blue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Solarblue by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 56 percent. U-Value Winter: 1.02. U-Value Summer: 0.93. SHGC: 0.61. Shading Coefficient: 0.71. Outdoor Visible Light Reflectance: 6 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reflective Coated Monolithic Tinted Float Glass:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Outdoor Appearance: Reflective aqua-blue. Solarcool (2) Azuria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Azuria by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reflective Coating: Solarcool by Vitro Architectural Glass.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Surface 1: Laser etched. Speck 6 Shift 2x4 inches.</w:t>
-[...13 lines deleted...]
-        <w:t>Threat Factor: 25.</w:t>
+        <w:t>Location: Second Surface (2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 26 percent. U-Value Winter: 1.03. U-Value Summer: 0.93. SHGC: 0.38. Shading Coefficient: 0.44. Outdoor Visible Light Reflectance: 19 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Outdoor Appearance: Reflective warm-bronze. Solarcool (2) Solarbronze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Solarbronze by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reflective Coating: Solarcool by Vitro Architectural Glass.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Surface 2: Solarban 65 low-e coating.</w:t>
-[...13 lines deleted...]
-        <w:t>Performance Values: VLT 70 percent; SHGC 0.35.</w:t>
+        <w:t>Location: Second Surface (2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 21 percent. U-Value Winter: 1.03. U-Value Summer: 0.93. SHGC: 0.47. Shading Coefficient: 0.53. Outdoor Visible Light Reflectance: 13 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Outdoor Appearance: Reflective cool light-gray. Solarcool (2) Solargray.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Solargray by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reflective Coating: Solarcool by Vitro Architectural Glass.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Surface 2: Solarban 70 low-e coating.</w:t>
-[...27 lines deleted...]
-        <w:t>Uncoated Ultra-Clear Float Glass:</w:t>
+        <w:t>Location: Second Surface (2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 17 percent. U-Value Winter: 1.03. U-Value Summer: 0.93. SHGC: 0.44. Shading Coefficient: 0.51. Outdoor Visible Light Reflectance: 11 percent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Type: Ultra-clear, low-reflective exterior appearance.</w:t>
-[...65 lines deleted...]
-        <w:t>BirdSmart: Outdoor lite.</w:t>
+        <w:t>Type: Outdoor Appearance: Reflective light sky-blue. Solarcool (2) Solarblue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Solarblue by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reflective Coating: Solarcool by Vitro Architectural Glass.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Surface 1: Laser etched. Speck 6 Inline 2x2 inches.</w:t>
-[...13 lines deleted...]
-        <w:t>Threat Factor: 20.</w:t>
+        <w:t>Location: Second Surface (2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 21 percent. U-Value Winter: 1.02. U-Value Summer: 0.93. SHGC: 0.45. Shading Coefficient: 0.51. Outdoor Visible Light Reflectance: 14 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Outdoor Appearance: Reflective deep-blue. Solarcool (2) Pacifica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Pacifica by Vitro Architectural Glass</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reflective Coating: Solarcool by Vitro Architectural Glass.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Surface 1: Laser etched. Speck 6 Inline 2x4 inches.</w:t>
-[...13 lines deleted...]
-        <w:t>Threat Factor: 25.</w:t>
+        <w:t>Location: Second Surface (2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 16 percent. U-Value Winter: 1.02. U-Value Summer: 0.93. SHGC: 0.38. Shading Coefficient: 0.44. Outdoor Visible Light Reflectance: 10 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Outdoor Appearance: Reflective aqua-blue. Solarcool (1) Pacifica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Pacifica by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reflective Coating: Solarcool by Vitro Architectural.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Surface 1: Laser etched. Speck 6 Shift 2x2 inches.</w:t>
-[...13 lines deleted...]
-        <w:t>Threat Factor: 20.</w:t>
+        <w:t>Location: First Surface (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 16 percent. U-Value Winter: 1.02. U-Value Summer: 0.93. SHGC: 0.31. Shading Coefficient: 0.35. Outdoor Visible Light Reflectance: 36 percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Type: Outdoor Appearance: Reflective aqua-blue. Solarcool (1) Azuria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Azuria by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reflective Coating: Solarcool by Vitro Architectural Glass.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Surface 1: Laser etched. Speck 6 Shift 2x4 inches.</w:t>
-[...83 lines deleted...]
-        <w:t>Uncoated Low-Iron Float Glass:</w:t>
+        <w:t>Location: First Surface (1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 26 percent. U-Value Winter: 1.02. U-Value Summer: 0.93. SHGC: 0.31. Shading Coefficient: 0.36. Outdoor Visible Light Reflectance: 36 percent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Type: Ultra-clear, low-reflective exterior appearance.</w:t>
-[...247 lines deleted...]
-        <w:t>Uncoated Tinted Insulating Glass:</w:t>
+        <w:t>Type: Outdoor Appearance: Reflective warm-bronze. Solarcool (1) Solarbronze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tint Color: Solarbronze by Vitro Architectural Glass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Reflective Coating: Solarcool by Vitro Architectural Glass. Location: First Surface (1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 21 percent. U-Value Winter: 1.02. U-Value Summer: 0.93. SHGC: 0.40. Shading Coefficient: 0.46. Outdoor Visible Light Reflectance: 38 percent.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Type: Light-green, low-reflective exterior appearance.</w:t>
-[...8363 lines deleted...]
-        <w:t>Type: Outdoor Appearance: Light sky-blue.</w:t>
+        <w:t>Type: Outdoor Appearance: Reflective light sky-blue. Solarcool (1) Solarblue.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Tint Color: Solarblue by Vitro Architectural Glass.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Performance Values for 1/4 inch (6 mm) Glass: VLT: 56 percent. U-Value Winter: 1.02. U-Value Summer: 0.93. SHGC: 0.61. Shading Coefficient: 0.71. Outdoor Visible Light Reflectance: 6 percent.</w:t>
-[...54 lines deleted...]
-        <w:rPr/>
         <w:t>Reflective Coating: Solarcool by Vitro Architectural Glass.</w:t>
-      </w:r>
-[...544 lines deleted...]
-        <w:t>Reflective Coating: Solarcool by Vitro Architectural Glass. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub3"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Location: First Surface (1).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
@@ -13234,83 +13463,83 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_7C1AC8"
+  Id="rId_130737"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/ppgglass.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A49CB0_1"
+  Id="rId_069EFC_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Vitro%252BArchitectural%252BGlass%252B(Formerly%252BPPG%252BGlass)&amp;message=RE%253A%2520Spec%2520Question%2520(08810ppg)%253A%2520&amp;coid=41842&amp;spec=08810ppg&amp;rep=&amp;fax=800-367-2986"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A49CB0_2"
+  Id="rId_069EFC_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="http://www.vitroglazings.com/en-US/Glass.aspx"
+  Target="https://www.vitroglazings.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_A49CB0_3"
+  Id="rId_069EFC_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/vitro-architectural-glass-formerly-ppg-glass-41842"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_6E5789_1"
+  Id="rId_46214A_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Vitro%252BArchitectural%252BGlass%252B(Formerly%252BPPG%252BGlass)&amp;message=RE%253A%2520Spec%2520Question%2520(08810ppg)%253A%2520&amp;coid=41842&amp;spec=08810ppg&amp;rep=&amp;fax=800-367-2986"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_6E5789_2"
+  Id="rId_46214A_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
-  Target="http://www.vitroglazings.com/en-US/Glass.aspx"
+  Target="https://www.vitroglazings.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>