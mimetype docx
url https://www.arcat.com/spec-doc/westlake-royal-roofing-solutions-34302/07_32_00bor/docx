--- v0 (2026-01-28)
+++ v1 (2026-07-11)
@@ -23,76 +23,76 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" />
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" />
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/westustile.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
-              <wp:extent cx="3810000" cy="1905000"/>
+              <wp:extent cx="3810000" cy="1457325"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_B0FD3C" descr="https://www.arcat.com/clients/gfx/westustile.png"/>
+              <wp:docPr id="1" name="Picture rId_470F14" descr="https://www.arcat.com/clients/gfx/westustile.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_B0FD3C" descr="https://www.arcat.com/clients/gfx/westustile.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_470F14" descr="https://www.arcat.com/clients/gfx/westustile.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_B0FD3C"/>
+                      <a:blip r:link="rId_470F14"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3810000" cy="1905000"/>
+                        <a:ext cx="3810000" cy="1457325"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>SECTION 07 32 00</w:t>
       </w:r>
     </w:p>
@@ -186,146 +186,146 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>2801 Post Oak, Suite 600</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Houston, TX 77056</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-658-8004</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 949-756-2401</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_994201_1" w:history="1">
+      <w:hyperlink r:id="rId_DF8607_1" w:history="1">
         <w:tooltip>randerson3@westlake.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>randerson3@westlake.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_994201_2" w:history="1">
+      <w:hyperlink r:id="rId_DF8607_2" w:history="1">
         <w:tooltip>https://westlakeroyalroofing.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://westlakeroyalroofing.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3ABF4C_1" w:history="1">
+      <w:hyperlink r:id="rId_F810FC_1" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Westlake Royal Roofing LLC is a subsidiary of Westlake Royal Building Products, the country's largest premium provider of complete roofing and re-roofing solutions for architects as well as commercial and residential builders. Westlake Royal Roofing operates 15 clay and concrete tile manufacturing plants throughout the U.S. The company is the largest manufacturer of premium-quality roof tile in the United States. Westlake Royal Roofing offers a broad selection of concrete and clay roof tile and Roof System Components for both new construction and reroof. Westlake Royal Roofing is committed to providing our customers with a tile roof, not just roof tile. The underlying foundation for a tile roof is just as vital as the tile that completes it. Our goal is to provide an optimal roof installation by offering tile and component products that make such an installation possible. When used together, USTile roof tile and Roof System Components can provide a long-lasting and better performing tile roof.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>For tile profiles (shapes), the specifier should review the manufacturer's literature or website. Colors should be verified based on the plant where the tile will be made.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>For our SpecWizard: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_3ABF4C_2" w:history="1">
+      <w:hyperlink r:id="rId_F810FC_2" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> </w:t>
       </w:r>
     </w:p>
@@ -1496,66 +1496,66 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Acceptable Manufacturer: Westlake Royal Roofing Solutions, which is located at:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>2801 Post Oak, Suite 600</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Houston, TX 77056</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-658-8004</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0E93B1_1" w:history="1">
+      <w:hyperlink r:id="rId_256596_1" w:history="1">
         <w:tooltip> randerson3@westlake.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t> randerson3@westlake.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_0E93B1_2" w:history="1">
+      <w:hyperlink r:id="rId_256596_2" w:history="1">
         <w:tooltip>https://westlakeroyalroofing.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://westlakeroyalroofing.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>** NOTE TO SPECIFIER ** Select the Clay Roof Tile required from the following paragraphs and delete those that are not applicable. Edit the products listed to suit the project requirements.</w:t>
       </w:r>
     </w:p>
@@ -5100,87 +5100,87 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_B0FD3C"
+  Id="rId_470F14"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/westustile.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_994201_1"
+  Id="rId_DF8607_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="mailto:randerson3@westlake.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_994201_2"
+  Id="rId_DF8607_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://westlakeroyalroofing.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3ABF4C_1"
+  Id="rId_F810FC_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/westlake-royal-roofing-solutions-34302"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_3ABF4C_2"
+  Id="rId_F810FC_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="http://www.arcat.com/specwizard/07322bor/index.htm"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0E93B1_1"
+  Id="rId_256596_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="mailto:randerson3@westlake.com?subject=RE:%20Spec%20Question%20(07322bor):%20"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_0E93B1_2"
+  Id="rId_256596_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://westlakeroyalroofing.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>