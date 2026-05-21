--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -25,65 +25,65 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" />
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/xypexche.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="3638550" cy="1819275"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="1" name="Picture rId_7AD92E" descr="https://www.arcat.com/clients/gfx/xypexche.png"/>
+              <wp:docPr id="1" name="Picture rId_D4532D" descr="https://www.arcat.com/clients/gfx/xypexche.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Picture rId_7AD92E" descr="https://www.arcat.com/clients/gfx/xypexche.png"/>
+                      <pic:cNvPr id="0" name="Picture rId_D4532D" descr="https://www.arcat.com/clients/gfx/xypexche.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId_7AD92E"/>
+                      <a:blip r:link="rId_D4532D"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3638550" cy="1819275"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p>
       <w:pPr>
@@ -196,91 +196,91 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Richmond, BC, Canada V6V 2G9</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-961-4477</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 604-273-5265</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 604-270-0451</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_FA4AD8_1" w:history="1">
+      <w:hyperlink r:id="rId_8FCB6E_1" w:history="1">
         <w:tooltip>request info (info@xypex.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@xypex.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_FA4AD8_2" w:history="1">
+      <w:hyperlink r:id="rId_8FCB6E_2" w:history="1">
         <w:tooltip>https://www.xypex.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.xypex.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t> [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_FA4AD8_3" w:history="1">
+      <w:hyperlink r:id="rId_8FCB6E_3" w:history="1">
         <w:tooltip>Click Here downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> ] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Xypex waterproofing accomplishes waterproofing by forming crystals in the capillary pores of concrete. It can be used in 4 ways: 1) surface application on new or existing concrete surfaces, 2) dry shake application on fresh horizontal concrete surfaces incorporated into the concrete surface during the finishing process, 3) applied to the surfaces of construction joints between successive pours, and 4) mixed into the concrete. The latter two applications are not included in this section, and are normally included in the cast-in-place concrete section.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Xypex waterproofing can be used above and below grade, on decks, elevator/sump pits, planters, swimming pools, tunnels, clarifier tanks, digester sections, reservoirs and wet wells, underground vaults and dry wells, manholes, ferro-cement boats and floating docks, and many other difficult to waterproof applications.</w:t>
       </w:r>
       <w:r>
@@ -1008,66 +1008,66 @@
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Richmond, BC, Canada V6V 2G9</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Toll Free Tel: 800-961-4477</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tel: 604-273-5265</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Fax: 604-270-0451</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D787AA_1" w:history="1">
+      <w:hyperlink r:id="rId_B207FF_1" w:history="1">
         <w:tooltip>request info (info@xypex.com) downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>request info (info@xypex.com)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>;Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId_D787AA_2" w:history="1">
+      <w:hyperlink r:id="rId_B207FF_2" w:history="1">
         <w:tooltip>https://www.xypex.com downloads</w:tooltip>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.xypex.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -3384,81 +3384,81 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="ABFFABFF"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External" />
 <Relationship
-  Id="rId_7AD92E"
+  Id="rId_D4532D"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"
   Target="https://www.arcat.com/clients/gfx/xypexche.png"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_FA4AD8_1"
+  Id="rId_8FCB6E_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Xypex%252BChemical%252BCorp.&amp;message=RE%253A%2520Spec%2520Question%2520(07162xpx)%253A%2520&amp;coid=36630&amp;spec=07162xpx&amp;rep=&amp;fax=604-270-0451"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_FA4AD8_2"
+  Id="rId_8FCB6E_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.xypex.com"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_FA4AD8_3"
+  Id="rId_8FCB6E_3"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/company/xypex-chemical-corp-36630"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D787AA_1"
+  Id="rId_B207FF_1"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://arcat.com/rfi?action=email&amp;company=Xypex%252BChemical%252BCorp.&amp;message=RE%253A%2520Spec%2520Question%2520(07162xpx)%253A%2520&amp;coid=36630&amp;spec=07162xpx&amp;rep=&amp;fax=604-270-0451"
   TargetMode="External"
 />
 <Relationship
-  Id="rId_D787AA_2"
+  Id="rId_B207FF_2"
   Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"
   Target="https://www.xypex.com"
   TargetMode="External"
 /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>